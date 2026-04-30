--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -711,213 +711,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins de la souveraineté alimentaire en Guadeloupe : un projet collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction. Milk production and composition in warm-climate regions: a systematic review and meta-analysis ( vol 56, 382, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Agamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Guadeloupéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (9), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-024-04247-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719149v1</w:t>
+                <w:t xml:space="preserve">hal-05019471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction. Milk production and composition in warm-climate regions: a systematic review and meta-analysis ( vol 56, 382, 2024)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chemins de la souveraineté alimentaire en Guadeloupe : un projet collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Guadeloupéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-024-04247-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019471v1</w:t>
+                <w:t xml:space="preserve">hal-04719149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk production and composition in warm-climate regions: a systematic review and meta-analysis</w:t>
               </w:r>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Agamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1666,295 +1666,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical properties of Leucaena leucocephala, Manihot esculenta, Cajanus cajan and a foliage blend in goat kids infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ceriac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Miguel Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Periacarpin</w:t>
+                <w:t xml:space="preserve">Ferdy Nimirf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Romil-Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66870-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958102v1</w:t>
+                <w:t xml:space="preserve">hal-02957132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical properties of Leucaena leucocephala, Manihot esculenta, Cajanus cajan and a foliage blend in goat kids infected with Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Romil-Granville</w:t>
+                <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66870-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957132v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two agro-pedo-climatic zones, drying methods and pelleting processes on chemical composition of Manihot esculenta (sp.), Leucaena leucocephala and Cajanus cajan</w:t>
               </w:r>
@@ -2202,295 +2202,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
+                <w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105006v1</w:t>
+                <w:t xml:space="preserve">hal-02061610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061610v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichanthium hay combined with green cassava foliage or pelleted cassava foliage as fed for Black Belly rams</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementation with rumen-protected proteins induces resistance to Haemonchus contortus in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ceriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,519 +2738,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emissions of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+                <w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Fahrasmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.03.059⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621218v1</w:t>
+                <w:t xml:space="preserve">hal-02622262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of energy and protein on the gastro-intestinal parasitism of small ruminants : A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emissions of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy W. Cei</w:t>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Salah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.34-44. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02623328v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of energy and protein on the gastro-intestinal parasitism of small ruminants : A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy W. Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Fahrasmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02622262v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taymer Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), 11 p. </w:t>
@@ -3282,303 +3282,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chlordecone and NDL-PCB decontamination dynamics in growing male kids after cessation of oral exposure: Is there a potential to decrease the body levels of these pollutants by dietary supplementation of activated carbon or paraffin oil?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+                <w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.10.120⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621252v1</w:t>
+                <w:t xml:space="preserve">hal-02619987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of chlordecone and NDL-PCB decontamination dynamics in growing male kids after cessation of oral exposure: Is there a potential to decrease the body levels of these pollutants by dietary supplementation of activated carbon or paraffin oil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Joaquim-Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.10.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of changes in the nutritional status on the performances of growing creole kids during an established nematode parasite infection</w:t>
               </w:r>
@@ -3692,748 +3692,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicokinetics of chlordecone in goats: Implications for risk management in French West Indies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Evaluation of soil intake by growing Creole young bulls in common grazing systems in humid tropical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.054⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/51751731116002755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607421v1</w:t>
+                <w:t xml:space="preserve">hal-01607322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of soil intake by growing Creole young bulls in common grazing systems in humid tropical conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">The nutritional status affects the complete blood count of goats experimentally infected with &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/51751731116002755⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-017-1248-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607322v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutritional status affects the complete blood count of goats experimentally infected with &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Felicite</w:t>
+                <w:t xml:space="preserve">Toxicokinetics of chlordecone in goats: Implications for risk management in French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 171, pp.564-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-017-1248-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Chlordecone disappearance in tissues of growing goats after a one month decontamination period-effect of body fatness on chlordecone retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Semjen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3176-3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5833-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506522v1</w:t>
+                <w:t xml:space="preserve">hal-01575594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlordecone disappearance in tissues of growing goats after a one month decontamination period-effect of body fatness on chlordecone retention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lerch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.3176-3183. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5833-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575594v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the post-weaning nutritional history on the response to an experimental&amp;lt;em&amp;gt; Haemonchus contortus&amp;lt;/em&amp;gt; infection in Creole goats and Black Belly sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of tannin-rich plants, &amp;lt;em&amp;gt;Leucaena leucocephala&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Glyricidia sepium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Manihot esculenta&amp;lt;/em&amp;gt;,to reduce enteric methane emissions in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingamgoto Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,191 +4796,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gauthier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Quellery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 608, pp.13-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630541v1</w:t>
+                <w:t xml:space="preserve">hal-02630367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,171 +4976,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0774-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630367v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous tenons compte du savoir-faire populaire</w:t>
               </w:r>
@@ -5260,51 +5260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of growing ruminants to diet in warm climates: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional requirements of sheep, goats and cattle in warm climates: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,77 +5749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of chlordecone orally given to laying hens (Gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6159,51 +6159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between CH4 and urinary N outputs in ruminants fed forages: a meta-analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of single or trickle Haemonchus contortus experimental infection on digestibility and host responses of naïve Creole kids reared indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex nature of mixed farming systems requires multidimensional actions supported by integrative research and development efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between C3 and C4 grasses and legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8258,51 +8258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,51 +8387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of defaunation on digestion of fresh Digitaria Decumbens grass and growth of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,51 +8517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H.O. Lallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,475 +8644,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake and digestibility of fresh grass fed to sheep indoors or at pasture, at two herbage allowances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Nutritional values of sugarcane products in local Caribbean growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.745-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110999173X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668628v1</w:t>
+                <w:t xml:space="preserve">hal-02665280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Intake and digestibility of fresh grass fed to sheep indoors or at pasture, at two herbage allowances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658656v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional values of sugarcane products in local Caribbean growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Regnier</w:t>
+                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (2-3), pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173110999173X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Tabernaemontana citrifolia extracts on Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine d'Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9210,64 +9210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of the nematicidal value of Artocarpus altilis (Parkinson) var. seminifera and non seminifera and Terminalia cattapa L. against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9327,51 +9327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of corn and soybean with green banana fruits and Gliricidia sepium forage in sheep fed hay-based diets: effects on intake, digestion and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,544 +9863,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Cucurbita moschata seed extracts on Haemonchus contortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Nutritive value of edible forage from two Leucaena leucocephala cultivars with different growth habit and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Hoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">O. Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Varo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">H. Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 161 (1-2), pp.99-105. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (2), pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-008-9188-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658118v1</w:t>
+                <w:t xml:space="preserve">hal-02666318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668311v1</w:t>
+                <w:t xml:space="preserve">hal-02658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive value of edible forage from two Leucaena leucocephala cultivars with different growth habit and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro effects of Cucurbita moschata seed extracts on Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Cáceres</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-008-9188-4⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (1-2), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666318v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658122v1</w:t>
+                <w:t xml:space="preserve">hal-02668311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t>
               </w:r>
@@ -10651,290 +10651,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ degradability of conventional and unconventional starch sources for ruminants, and factors determining their washable fraction: methodological implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou Etienne</w:t>
+                <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.3673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.2367-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665962v1</w:t>
+                <w:t xml:space="preserve">hal-02656840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">In situ degradability of conventional and unconventional starch sources for ruminants, and factors determining their washable fraction: methodological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (11), pp.1918-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.3673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of frequency of meals on intake and digestion of tropical grass consumed by rams</w:t>
               </w:r>
@@ -11179,51 +11179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive response of tropical lambs reared in two contrasting management systems after weaning and using woody forage species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,51 +11231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Gomarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cáceres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Research for Rural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (11), pp.#185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11300,77 +11300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive grazing system for small ruminants in the tropics: the French West Indies experience and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11481,51 +11481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11757,51 +11757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61 (2), pp.121-126</w:t>
@@ -12508,51 +12508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12741,110 +12741,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890007v1</w:t>
+                <w:t xml:space="preserve">hal-02671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and milk production of suckling ewes reared at pasture in humid tropics according to the post-grazing residue management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12866,103 +12875,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2005039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671380v1</w:t>
+                <w:t xml:space="preserve">hal-00890007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and milk production of suckling Creole goats reared at pasture in humid tropics according to the post-grazing residue management</w:t>
               </w:r>
@@ -13000,51 +13000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (2-3), pp.217-227. </w:t>
@@ -13088,437 +13088,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of defaunation on microbial activities in the rumen of rams consuming a mixed diet (fresh Digitaria decumbens grass and concentrate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Quantitative meta-analysis on the effects of defaunation of the rumen on growth, intake and digestion in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2004008⟩</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-6226(03)00117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889929v1</w:t>
+                <w:t xml:space="preserve">hal-02681243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of defaunation on digestion and growth, in sheep receiving a mixed diet (fresh Digitaria decumbens grass and concentrate) at four protein to energy ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Periacarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Saminadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (2), pp.111-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative meta-analysis on the effects of defaunation of the rumen on growth, intake and digestion in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effects of defaunation on microbial activities in the rumen of rams consuming a mixed diet (fresh Digitaria decumbens grass and concentrate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau†</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0301-6226(03)00117-9⟩</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (3), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681243v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative efficacy of six anthelmintics for the control of gastrointestinal nematodes in sheep in Matanzas,Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13601,251 +13601,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.453-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677671v1</w:t>
+                <w:t xml:space="preserve">hal-02674732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
+                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 140, pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859603003265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674732v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle</w:t>
               </w:r>
@@ -14094,51 +14094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mode of supplementation upon milk and growth performances of suckling Creole goats and their kids reared at pasture in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14317,419 +14317,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produccion de pequenos ruminantes a base de pastoreo intensivo en las Antillas francesas : una resena. 2. Limites del sistema y problematica.</w:t>
+                <w:t xml:space="preserve">Feeding supply of suckling Martinik ewes reared in intensive conditions: effects of supplement levels and litter size.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 24, pp.2</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680065v1</w:t>
+                <w:t xml:space="preserve">hal-02671814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Gliciridia supplementation on intake and digestion of a Digitaria decumbens hay by Black-belly sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produccion de pequenos ruminantes a base de pastoreo intensivo en las Antillas francesas : una resena. 2. Limites del sistema y problematica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fred Périacarpin</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678432v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding supply of suckling Martinik ewes reared in intensive conditions: effects of supplement levels and litter size.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of Gliciridia supplementation on intake and digestion of a Digitaria decumbens hay by Black-belly sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Dulormne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saminadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Périacarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 137, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859601001198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671814v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding supply of suckling Martinik ewes reared in intensive conditions: effects of supplement levels and litter size</w:t>
               </w:r>
@@ -15892,355 +15892,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+                <w:t xml:space="preserve">Quantitative review of ruminal and total tract digestion of mixed diet organic matter and carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Michaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.55-65</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.173-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696402v1</w:t>
+                <w:t xml:space="preserve">hal-02695668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 5 (suppl-1), pp.616-618</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684058v1</w:t>
+                <w:t xml:space="preserve">hal-02696402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative review of ruminal and total tract digestion of mixed diet organic matter and carbohydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.173-189</w:t>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (suppl-1), pp.616-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695668v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative review of ruminal and total tract digestion of mixed diet organic matter and carbohydrates</w:t>
               </w:r>
@@ -16252,51 +16252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (2), pp.173-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16436,273 +16436,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the synchronization of the rate of carbohydrates and nitrogen release of the concentrate on rumen fermentation, plasma metabolites and insulin, in the dry pregnant goat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the nature of roughage and concentrate and it proportion on ruminal characteristics of non lactating goats, consequences on digestive interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Rouzeau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muñoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 61, pp.163-178</w:t>
+              <w:t xml:space="preserve">, 1996, 58, pp.267-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695965v1</w:t>
+                <w:t xml:space="preserve">hal-02685369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nature of roughage and concentrate and it proportion on ruminal characteristics of non lactating goats, consequences on digestive interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the synchronization of the rate of carbohydrates and nitrogen release of the concentrate on rumen fermentation, plasma metabolites and insulin, in the dry pregnant goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ternois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 58, pp.267-282</w:t>
+              <w:t xml:space="preserve">, 1996, 61, pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685369v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the nature of roughage and concentrate and their proportion on ruminal characteristics of non lactating goats, consequences on digestive interactions</w:t>
               </w:r>
@@ -16714,64 +16714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16943,51 +16943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17019,541 +17019,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétiques de dégradation in sacco des constituants cellulaires des aliments concentrés et accumulation post-prandiale des AGV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la ration sur le taux azoté du pool microbien ruminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Inra</w:t>
+                <w:t xml:space="preserve">Ls Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.24s-25s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.258-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702673v1</w:t>
+                <w:t xml:space="preserve">hal-00888997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digestion des amidons par les ruminants et ses conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of diet on amino-acid profile of duodenal digesta in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (2), pp.115-124</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700033v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet on amino-acid profile of duodenal digesta in the goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La digestion des amidons par les ruminants et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.256</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (2), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708733v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la ration sur le taux azoté du pool microbien ruminal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">La digestion des amidons par les ruminants et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.258-258</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (2), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888997v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digestion des amidons par les ruminants et ses conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétiques de dégradation in sacco des constituants cellulaires des aliments concentrés et accumulation post-prandiale des AGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (2), pp.115-124</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.24s-25s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896080v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du concentre dans les rations a base d'ensilage de mais sur la digestion ruminale et la proteosynthese chez la chevre tarie</w:t>
               </w:r>
@@ -17673,51 +17673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ls Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17863,51 +17863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la ration sur le taux azote du pool microbien ruminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18118,51 +18118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18200,51 +18200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature et de la proportion du fourrage et du concentré sur le transit digestif ruminal de la chêvre à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18321,51 +18321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18442,51 +18442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18554,51 +18554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'estimation du flux duodenal par differentes methodes de marquage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18996,51 +18996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t>
@@ -19063,148 +19063,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling by meta-analysis enteric methane emissions from ruminants fed forages supplemented or not with tannins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Itamambuca Eco Resort, Brazil</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737664v1</w:t>
+                <w:t xml:space="preserve">hal-02513446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of lactating Blackbelly ewes to fed pellets of leucaena leucocephala leaves with dry banana fruits</w:t>
               </w:r>
@@ -19266,152 +19270,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Modelling by meta-analysis enteric methane emissions from ruminants fed forages supplemented or not with tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Itamambuca Eco Resort, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513446v1</w:t>
+                <w:t xml:space="preserve">hal-02737664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOP INTEGRATED CROP-LIVESTOCK-TREE AGROSYSTEMS FOR TERRITORIALIZED FOOD SYSTEMS AND FOOD SOVEREIGNTY FOR SMALL ISLAND DEVELOPING STATES.</w:t>
               </w:r>
@@ -19479,90 +19479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécuriser les systèmes de production animale dans les territoires contaminés par la chlordécone – Projet INSSICCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19604,90 +19604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'exposition des ruminants au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Liber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19854,51 +19854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteric methane emissions from ruminants fed forages: Role of tannins content, a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20001,51 +20001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20100,103 +20100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20215,277 +20215,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy W. Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+                <w:t xml:space="preserve">hal-02743408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743408v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
               </w:r>
@@ -20721,90 +20721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20829,90 +20829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche conceptuelle de sécurisation de l’élevage d’herbivores face à une pollution durable des sols par un insecticide organochloré : la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20954,90 +20954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlordécone et élevage, variabilité individuelle des capacités d'excrétion des ruminants et conséquences sur leur contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Rychen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21079,51 +21079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tropical plants containing condensed tannins on fermentation, digestibility and methane production in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21204,77 +21204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21323,510 +21323,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La biodisponibilité relative du chlordécone de sols antillais chez les animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2014, Schoelcher, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958403v1</w:t>
+                <w:t xml:space="preserve">hal-02799682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodisponibilité relative du chlordécone de sols antillais chez les animaux d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2014, Schoelcher, Martinique, France</w:t>
+              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799682v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of nutritive values for farm animals in tropical and Mediterranean regions: An important asset for improving use of local feed resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les besoins et réponses pour la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">La journée d’Automne de l’Association Française de Zootechnie: La rénovation des systèmes d’unités d’alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466962v1</w:t>
+                <w:t xml:space="preserve">hal-01590223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins et réponses pour la croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Tables of nutritive values for farm animals in tropical and Mediterranean regions: An important asset for improving use of local feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La journée d’Automne de l’Association Française de Zootechnie: La rénovation des systèmes d’unités d’alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590223v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21845,282 +21845,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 285 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749298v1</w:t>
+                <w:t xml:space="preserve">hal-02745922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-781-3_186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745922v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t>
               </w:r>
@@ -22132,51 +22132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22266,51 +22266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22352,77 +22352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Como considerar la integracion agricultural-ganaderia en sistemas mixtos ? Una revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso Producción Anímal Tropical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Habana, Cuba. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22460,77 +22460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedipedia : une encyclopédie mondiale des ressources alimentaires pour les animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22568,51 +22568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22693,51 +22693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22818,51 +22818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22937,424 +22937,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées des études sur la contamination par la chlordécone et les possibilités de décontamination des ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Possibilités de décontamination de bovins contaminés par la Chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guido Rychen</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la recherche chlordécone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Régionale de Santé de Guadeloupe (ARS Guadeloupe). GLP., Oct 2012, Gosier (Guadeloupe) ; Fort de France (Martinique), France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées Techniques de l'AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Schoelcher, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806246v1</w:t>
+                <w:t xml:space="preserve">hal-02747002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancées des études sur la contamination par la chlordécone et les possibilités de décontamination des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Rychen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">Les journées de la recherche chlordécone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Régionale de Santé de Guadeloupe (ARS Guadeloupe). GLP., Oct 2012, Gosier (Guadeloupe) ; Fort de France (Martinique), France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811365v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités de décontamination de bovins contaminés par la Chlordécone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Techniques de l'AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Schoelcher, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747002v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23582,51 +23582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23677,51 +23677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forage: A quantitative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23910,51 +23910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24034,230 +24034,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Effets de la défaunation du rumen sur la digestion du fourrage Digitaria Decumbens et sur la croissance d'agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756647v1</w:t>
+                <w:t xml:space="preserve">hal-01173508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la défaunation du rumen sur la digestion du fourrage Digitaria Decumbens et sur la croissance d'agneaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173508v1</w:t>
+                <w:t xml:space="preserve">hal-02756647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la viande de bovin en Martinique selon leur génotype et leur mode d'alimentation.</w:t>
               </w:r>
@@ -24282,51 +24282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24368,77 +24368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24627,51 +24627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet d'une alimentation à base de feuilles de manioc sur le parasitisme gastro-intestinal et sur la croissance d'agneaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24729,260 +24729,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional assessment of banana (Musa paradisiaca) leaves and pseudostems for ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Cáceres</w:t>
+                <w:t xml:space="preserve">Modélisation des relations entre l’activité masticatoire des ruminants,les caractéristiques du régime et sa digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756642v1</w:t>
+                <w:t xml:space="preserve">hal-01173476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des relations entre l’activité masticatoire des ruminants,les caractéristiques du régime et sa digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Nutritional assessment of banana (Musa paradisiaca) leaves and pseudostems for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173476v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t>
               </w:r>
@@ -25007,51 +25007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25132,64 +25132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 517 p</w:t>
@@ -25231,51 +25231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat management and systems of production : global framework and case studies in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25939,64 +25939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26034,51 +26034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les systèmes pâturés pour un contrôle intégré des parasites gastro-intestinaux des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26257,230 +26257,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association bovins - petits ruminants, une utilisation plus efficace du pâturage en zone tropicale humide.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826588v1</w:t>
+                <w:t xml:space="preserve">hal-02827028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association bovins - petits ruminants, une utilisation plus efficace du pâturage en zone tropicale humide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Inconnu</w:t>
+              <w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827028v1</w:t>
+                <w:t xml:space="preserve">hal-02826588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage intake and milk production of suckling goats and ewes reared at pasture in Guadeloupe (FWI).</w:t>
               </w:r>
@@ -26518,51 +26518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Inconnu, pp.Inconnu</w:t>
@@ -26585,493 +26585,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical grazing systems in the Carribean require an integated research</w:t>
+                <w:t xml:space="preserve">A holistic approach to the multi-functionality of the gazing systems in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of British society of animal science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. pp.227-229</w:t>
+              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832631v1</w:t>
+                <w:t xml:space="preserve">hal-02761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage of regrowth of tropical forage have various effect on diet quality of grazing heifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">Pâturage alternatif de bovins et d'ovins, une utilisation plus efficace du pâturage en zone tropicale humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763122v1</w:t>
+                <w:t xml:space="preserve">hal-02759199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage alternatif de bovins et d'ovins, une utilisation plus efficace du pâturage en zone tropicale humide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Tropical grazing systems in the Carribean require an integated research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets (Martinique), France</w:t>
+              <w:t xml:space="preserve">International conference of British society of animal science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. pp.227-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759199v1</w:t>
+                <w:t xml:space="preserve">hal-02832631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach to the multi-functionality of the gazing systems in the Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Stage of regrowth of tropical forage have various effect on diet quality of grazing heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761767v1</w:t>
+                <w:t xml:space="preserve">hal-02763122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of livestock rearing and products to the sustainable development plan of the Leeward side of Guadeloupe</w:t>
               </w:r>
@@ -28070,614 +28070,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two modes of pellets distribution to suckling Creole goat reared at pasture in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Les nouvelles fonctions de l'élevage dans le cadre du plan de développement durable de la Cote sous le vent de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Tours ; Poitiers, France</w:t>
+              <w:t xml:space="preserve">36. Annual Meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Santo Domingo, République dominicaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771591v1</w:t>
+                <w:t xml:space="preserve">hal-02835937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles fonctions de l'élevage dans le cadre du plan de développement durable de la Cote sous le vent de la Guadeloupe</w:t>
+                <w:t xml:space="preserve">Comparison of two modes of pellets distribution to suckling Creole goat reared at pasture in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anselme</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Annual Meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Santo Domingo, République dominicaine</w:t>
+              <w:t xml:space="preserve">7. International conference on goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tours ; Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835937v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
+                <w:t xml:space="preserve">Effects of larval culture on infection of lambs by Haemonchus contortus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">M. Saulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arjournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">17th International Conference of the WAAVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Copenhagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834802v1</w:t>
+                <w:t xml:space="preserve">hal-02768795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of under-nutrition of Black-belly lambs infected by Haemonchus contortus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of the WAAVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Copenhagen</w:t>
+              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768039v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of larval culture on infection of lambs by Haemonchus contortus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of under-nutrition of Black-belly lambs infected by Haemonchus contortus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Périacarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Despois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the WAAVP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Copenhagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768795v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbage characteristics effects on in vivo digestibility and intake by Creole heifers grazing a tropical sward</w:t>
               </w:r>
@@ -28896,90 +28896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of cellulolytic bacterial population, microbial efficiency and ruminal digestion, according to Digitaria decumbens grass maturity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Pretoria, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29233,51 +29233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparées de troupeaux d'ovins &amp;quot;Martinik&amp;quot; élevés sur deux types de prairies irriguées : Star grass vs pangola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29354,51 +29354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du pâturage mixte des ovins et des bovins sur les caractéristiques du couvert végétal de prairies irriguées de Digitaria decumbens en Martinique (F.W.I.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29449,77 +29449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29868,51 +29868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Saminadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arjournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in smal ruminant nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Inconnu</w:t>
@@ -30092,51 +30092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30161,51 +30161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la ration sur le taux azote du pool microbien ruminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30403,77 +30403,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétiques de dégradation in sacco des constituants cellulaires des aliments concentrés et accumulation post-prandiale des AGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30727,51 +30727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30861,51 +30861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31100,90 +31100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de l'ingestion de sol des animaux d'élevage pour limiter leur exposition à la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international : Chlordécone, Connaître Pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31208,51 +31208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d’une réponse globale pour assurer la résilience de l’élevage antillais face à la pollution des milieux et la crise de confiance de la population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31260,51 +31260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France. Les Transitions Ecologiques en Transactions &amp; Actions - Actes, pp.122-123, 2020</w:t>
@@ -31359,51 +31359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31441,77 +31441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaves pellets fed to Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ceriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31549,51 +31549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ rumen degradability and in vitro gas and methane production of tannin-rich plants from tropical origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31700,77 +31700,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique et d’information sur la pollution par la Chlordécone 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique &amp; Le Gosier, Guadeloupe, France. </w:t>
@@ -31825,51 +31825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INSSICCA research project: INnovative Strategies to establish Safe livestock rearing systems In Chlordecone Contaminated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Rychen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31967,51 +31967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32079,103 +32079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32269,103 +32269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32515,51 +32515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical plants containing condensed tannins inhibit ruminal methanogenesis in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32640,51 +32640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding forages on enteric methane emissions from ruminants: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32755,614 +32755,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of nutritional requirement of sheep, goats and cattle in tropical and warm countries: a meta-analysis study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca (banana tree) leaf and stem on Haemonchus contortus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Academic Publishers, EAAP Publication, 2013, EAAP Publication</w:t>
+              <w:t xml:space="preserve">7. meeting Novel approaches to the control of helminth parasites of livestock - joint Nao7/CAPARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605771v1</w:t>
+                <w:t xml:space="preserve">hal-02958447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of growing ruminants to variable diets in harsh conditions: a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Estimates of nutritional requirement of sheep, goats and cattle in tropical and warm countries: a meta-analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France. Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Academic Publishers, EAAP Publication, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601841v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Response of growing ruminants to variable diets in harsh conditions: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen (NLD): Academic Publishers (Publication - European Association for Animal Production, 134), 501-502</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France. Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958451v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen (NLD): Academic Publishers (Publication - European Association for Animal Production, 134), 501-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958457v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca (banana tree) leaf and stem on Haemonchus contortus.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. meeting Novel approaches to the control of helminth parasites of livestock - joint Nao7/CAPARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958447v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33443,90 +33443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques d’élevage des ruminants pour sécuriser la production alimentaire aux Antilles suite à la contamination des sols par la chlordécone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33568,64 +33568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental infection and diet supplementation on meat Creole goat performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33706,51 +33706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33831,51 +33831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33943,51 +33943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism: an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34081,51 +34081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34193,51 +34193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and designing mixed farming systems (MFS) in Guadeloupe (FWI): a Research-Education-Development (RED) participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34318,51 +34318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34469,51 +34469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34577,51 +34577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researches towards integrated control of strongylosis and enhanced knowledge of resistance mechanism in Creole goats in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34845,51 +34845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of British Society of Animal Science, Responding to the increasing global demand for animal products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Merida, 2 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35021,103 +35021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thiollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35468,51 +35468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35696,64 +35696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA feed tables for warm areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36215,64 +36215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36591,64 +36591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36859,51 +36859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pumpkin (Cucurbita moschata Duchesne ex Poir.) Seeds as an Anthelmintic Agent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36967,51 +36967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37384,51 +37384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37491,51 +37491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative on-farm technology to produce improved feed: an agroecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurana Rose-Nagau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37812,90 +37812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minutes de l’atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38080,77 +38080,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38421,51 +38421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production des petits Ruminants: systèmes pâturés intensifs et gestion du parasitisme(cas des Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38732,51 +38732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6CC3714"/>
+    <w:nsid w:val="F66054C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38963,51 +38963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-archimede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9325-7216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rashid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Soltan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ghoneem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82450-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegbola Adesogan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaf012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Agamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04247-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04214-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Montout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jean-Bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10090559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C&#233;riac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Durbant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.03.059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Salah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMRL9F6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Joaquim-Justo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.10.120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3519K0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607581v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-017-1258-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.054" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6S76PB9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/51751731116002755" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Jayles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1248-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5833-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.01.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282CB1FJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400322X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9608-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173645v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN1461" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.12.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Legall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H. O. Lallo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991194" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110999173X" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Etienne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0396.2008.00891.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0NM50C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JFX28X9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666318v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C&#225;ceres" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9188-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFZ8FV9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexandrine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3673" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A60FEEE69233F4101875C37215657F56A337C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Gomarin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663350v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellonde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.10.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FX4ZWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656389v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau&#8224;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889928v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saminadin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681243v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-6226(03)00117-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ2HXJ6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.11.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8B4H9SL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674317v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678432v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001198" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF94A3322189A1B6232B550112DC4A6FAE53A717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671814v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889828v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001112" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691014v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686262v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Anselme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691906v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691278v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683920v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695668v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695965v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685369v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervieu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693677v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706556v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702673v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munoz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700033v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888997v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Munoz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896080v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Munoz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888996v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Mu&#241;oz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888995v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715422v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889087v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mu&#241;oz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702002v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888894v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hervieu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888890v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888779v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711272v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996348v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737664v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02453152v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceresita T." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735774v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delannoy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830338v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795602v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799682v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clostre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466962v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590223v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173666v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806246v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747002v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iotti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173508v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758252v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eug&#232;ne" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rinna" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756642v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arece" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Santana" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173476v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753892v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886520v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757090v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760981v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759199v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759879v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Arrigue" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763533v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832008v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836256v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771591v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835937v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselme" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768039v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macdonald" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768795v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjournin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835585v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835498v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767079v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771303v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835564v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770205v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847173v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845565v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852299v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846119v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773538v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776786v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779108v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777519v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881561v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archimede" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423186v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737244v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737984v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colloquechlordecone2018.org/app/download/9999720/FOURCOT.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604031v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356568v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605771v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601841v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810359v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749449v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831168v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470077v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455958v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1625.9923" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819978v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848454v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928100v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788416v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826554v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259324v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831126v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gayalin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saudubray" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337238v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurana Rose-Nagau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799018v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581759v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851983v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791739v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804553v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-archimede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9325-7216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rashid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Soltan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ghoneem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82450-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegbola Adesogan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaf012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Agamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04247-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04214-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Montout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jean-Bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10090559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C&#233;riac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Durbant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.03.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Salah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMRL9F6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Joaquim-Justo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.10.120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3519K0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607581v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-017-1258-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/51751731116002755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Jayles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1248-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6S76PB9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5833-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.01.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282CB1FJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400322X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9608-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173645v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN1461" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.12.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Legall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H. O. Lallo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991194" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110999173X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Etienne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0396.2008.00891.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0NM50C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JFX28X9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666318v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C&#225;ceres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9188-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFZ8FV9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665962v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexandrine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3673" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A60FEEE69233F4101875C37215657F56A337C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Gomarin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663350v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellonde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2007.10.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FX4ZWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656389v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-6226(03)00117-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ2HXJ6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889928v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saminadin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau&#8224;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.11.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8B4H9SL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674317v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671814v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevaux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678432v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001198" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF94A3322189A1B6232B550112DC4A6FAE53A717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889828v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001112" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691014v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686262v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Anselme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691906v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691278v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683920v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695668v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685369v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervieu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695965v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693677v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706556v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888997v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Munoz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708733v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896080v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700033v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702673v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munoz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Munoz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888996v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Mu&#241;oz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888995v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715422v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889087v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mu&#241;oz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702002v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888894v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hervieu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888890v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888779v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711272v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996348v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02453152v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737664v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceresita T." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735774v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delannoy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830338v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795602v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799682v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clostre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590223v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466962v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173666v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747002v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iotti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806246v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173508v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758252v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eug&#232;ne" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rinna" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173476v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756642v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arece" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Santana" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753892v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886520v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757090v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760981v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759199v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759879v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Arrigue" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763533v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832008v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836256v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835937v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselme" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771591v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768795v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjournin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768039v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macdonald" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835585v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835498v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767079v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771303v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835564v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770205v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847173v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845565v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852299v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846119v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773538v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776786v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779108v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777519v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881561v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archimede" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423186v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737244v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737984v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colloquechlordecone2018.org/app/download/9999720/FOURCOT.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604031v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356568v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605771v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601841v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810359v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749449v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831168v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470077v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455958v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1625.9923" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819978v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848454v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928100v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788416v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826554v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259324v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831126v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gayalin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saudubray" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337238v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurana Rose-Nagau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799018v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581759v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851983v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791739v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804553v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>