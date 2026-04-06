--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2319,243 +2319,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model to predict indoor daylighting: Integration in CODYRUN software and validation</w:t>
+                <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (7), pp.2724-2734</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.298-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766262v1</w:t>
+                <w:t xml:space="preserve">hal-00766263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
+                <w:t xml:space="preserve">Development of a new model to predict indoor daylighting: Integration in CODYRUN software and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.298-306</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (7), pp.2724-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766263v2</w:t>
+                <w:t xml:space="preserve">hal-00766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of parameters in building concentration dispersion model</w:t>
               </w:r>
@@ -2906,342 +2906,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+                <w:t xml:space="preserve">Modélisation de l'éclairement naturel sous CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766265v1</w:t>
+                <w:t xml:space="preserve">hal-02343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'éclairement naturel sous CODYRUN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.55-67</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343105v1</w:t>
+                <w:t xml:space="preserve">hal-00766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,420 +4543,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un label de conception thermique des bâtiments dans les Départements d'Outremer français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Celaire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2 (Avril 2000), pp.27-40</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767721v1</w:t>
+                <w:t xml:space="preserve">hal-00766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Elaboration d'un label de conception thermique des bâtiments dans les Départements d'Outremer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (Avril 2000), pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766248v1</w:t>
+                <w:t xml:space="preserve">hal-00767721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of global quality standards for natural and low energy cooling in French tropical island buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (1), pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765768v1</w:t>
+                <w:t xml:space="preserve">hal-00765772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of global quality standards for natural and low energy cooling in French tropical island buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (1), pp.71-83</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765772v1</w:t>
+                <w:t xml:space="preserve">hal-00765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
               </w:r>
@@ -6678,230 +6678,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">A Mathematical Model of Phase Change Materials (PCM) used in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199050v1</w:t>
+                <w:t xml:space="preserve">hal-00918994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical Model of Phase Change Materials (PCM) used in Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918994v1</w:t>
+                <w:t xml:space="preserve">hal-01199050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
               </w:r>
@@ -7211,51 +7211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative optimisation using simple simulation tools to improve building design in hot and humid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation And Optimization of a Solar Absorption Cooling System Using Evacuated Tube Collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,394 +8043,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de simulations dynamiques pour l'optimisation des performances d'un bâtiment en climat tropical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+                <w:t xml:space="preserve">Interzone short wave radiative couplings through windows and large openings : proposal of a simplified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.233-240</w:t>
+              <w:t xml:space="preserve">IASTED PEA (Power And Energy Alternatives) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.226-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768186v1</w:t>
+                <w:t xml:space="preserve">hal-00768708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de dispositifs du type Mur Trombe avec CODYRUN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d'outils de simulations dynamiques pour l'optimisation des performances d'un bâtiment en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESIM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.81-233</w:t>
+              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768185v1</w:t>
+                <w:t xml:space="preserve">hal-00768186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interzone short wave radiative couplings through windows and large openings : proposal of a simplified model</w:t>
+                <w:t xml:space="preserve">Simulations de dispositifs du type Mur Trombe avec CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED PEA (Power And Energy Alternatives) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.226-234</w:t>
+              <w:t xml:space="preserve">ESIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.81-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768708v1</w:t>
+                <w:t xml:space="preserve">hal-00768185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of the thermal performances of roof-mounted radiant barriers</w:t>
               </w:r>
@@ -8537,51 +8537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8619,51 +8619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,51 +9215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10315,269 +10315,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather sequences for predicting HVAC system behaviour in residential units located in tropical climates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple model approach and experimental validation of a residential air-to-air heat pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA Building Simulation 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic. pp.P074</w:t>
+              <w:t xml:space="preserve">Clima 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.P0142, 89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768578v1</w:t>
+                <w:t xml:space="preserve">hal-00768579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple model approach and experimental validation of a residential air-to-air heat pump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather sequences for predicting HVAC system behaviour in residential units located in tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet-Tardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Brau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.P0142, 89-107</w:t>
+              <w:t xml:space="preserve">IBPSA Building Simulation 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic. pp.P074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768579v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de séquences météorologiques pour des applications dans l'habitat</w:t>
               </w:r>
@@ -10887,51 +10887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,51 +11224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11306,51 +11306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban design and thermal ambiant problem for humid and tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12614,51 +12614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13143,51 +13143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04538072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01319673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2017.5.1.347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01608972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.09.083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mileti&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Male&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoumbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mamode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766260v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Celaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patou Parvedy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Skerli&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Nikoli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Razanamanampisoa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zely Arivelo Randriamanantany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seriacaroupin Johan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seauve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Depecker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04538072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01319673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2017.5.1.347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01608972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.09.083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mileti&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Male&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoumbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mamode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766260v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Celaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patou Parvedy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Skerli&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Nikoli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Razanamanampisoa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zely Arivelo Randriamanantany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seriacaroupin Johan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seauve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Depecker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>