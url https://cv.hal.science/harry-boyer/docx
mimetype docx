--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,2807 +66,2803 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban morphology dataset of Reunion Island based on the local climate zone classification using satellite imagery and GIS data</w:t>
+                <w:t xml:space="preserve">From urban heat island to thermal resilience: Lessons from low-cost microclimate monitoring in a small tropical island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lefevre</w:t>
+                <w:t xml:space="preserve">Lefevre Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Benard</w:t>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Garry Rivière</w:t>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111747⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67, pp.102913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2026.102913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113090v1</w:t>
+                <w:t xml:space="preserve">hal-05603567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island in the tropics: A review of advances, challenges, and future directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Urban morphology dataset of Reunion Island based on the local climate zone classification using satellite imagery and GIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Malet-Damour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fiona Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Riviere</w:t>
+                <w:t xml:space="preserve">Garry Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City and Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360613v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Urban Microclimate Monitoring: The Development of an Environmental Data Measurement Station Using a Low-Tech Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Urban heat island in the tropics: A review of advances, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Garry Rivière</w:t>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16073093⟩</w:t>
+              <w:t xml:space="preserve">City and Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538072v1</w:t>
+                <w:t xml:space="preserve">hal-05360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological review of Tubular Daylight Guide System from 1982 to 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Urban Microclimate Monitoring: The Development of an Environmental Data Measurement Station Using a Low-Tech Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Research and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (7), pp.3093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16073093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899328v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometrical analysis of mirrored light pipe: From state-of-the-art on experimental results (1990–2019) to the proposition of new experimental observations in high solar potential climates</w:t>
+                <w:t xml:space="preserve">Technological review of Tubular Daylight Guide System from 1982 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Engineering Research and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368566v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Testing of Light Pipes in Real Weather Conditions for a Confrontation with Hemera</w:t>
+                <w:t xml:space="preserve">Photometrical analysis of mirrored light pipe: From state-of-the-art on experimental results (1990–2019) to the proposition of new experimental observations in high solar potential climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.637-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/jocet.2017.5.1.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319673v1</w:t>
+                <w:t xml:space="preserve">hal-02368566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHADECO: a low-cost shadow-ring for diffuse measures: State of the art, principles, design and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complex roof incorporating phase change material for improving thermal comfort in a dedicated test cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.09.083⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 101, pp.450 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608972v1</w:t>
+                <w:t xml:space="preserve">hal-01403553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex roof incorporating phase change material for improving thermal comfort in a dedicated test cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Performance Testing of Light Pipes in Real Weather Conditions for a Confrontation with Hemera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.450 - 461. </w:t>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18178/jocet.2017.5.1.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403553v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Validation of a Thermal Model of a Complex Roof Including Phase Change Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SHADECO: a low-cost shadow-ring for diffuse measures: State of the art, principles, design and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en9010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248334v1</w:t>
+                <w:t xml:space="preserve">hal-01608972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tubular daylight guide systems in buildings: Experimentation, modelling and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Validation of a Thermal Model of a Complex Roof Including Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Libelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en9010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368767v1</w:t>
+                <w:t xml:space="preserve">hal-01248334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on a complex roof incorporating phase change material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of tubular daylight guide systems in buildings: Experimentation, modelling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 108, pp.36-43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.08.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247436v1</w:t>
+                <w:t xml:space="preserve">hal-01368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Pipes Performance Prediction: inter model and experimental confrontation on vertical circular light-guides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation on a complex roof incorporating phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milorad Bojic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.062⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101841v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A thermal model for Phase Change Materials in a building roof for a tropical and humid climate: Model description and elements of validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, http://www.sciencedirect.com/science/article/pii/S0378778813007962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088902v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal model for Phase Change Materials in a building roof for a tropical and humid climate: Model description and elements of validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light Pipes Performance Prediction: inter model and experimental confrontation on vertical circular light-guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.079⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1977 - 1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000515v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model optimization and validation with experimental data using the case study of a building equipped with photovoltaic panel on roof: Coupling of the building thermal simulation code ISOLAB with the generic optimization program GenOpt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.333--347. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917855v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the thermal resistance of a roof-mounted multi-reflective radiant barrier for tropical and humid conditions: Experimental study from field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model optimization and validation with experimental data using the case study of a building equipped with photovoltaic panel on roof: Coupling of the building thermal simulation code ISOLAB with the generic optimization program GenOpt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48, pp.79-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 58, pp.333--347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766784v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroom radiative couplings through windows and large openings in buildings: Proposal of a simplified model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy, cost, and CO 2 emission comparison between radiant wall panel systems and radiator systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Cvetković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Miletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Malešević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.191-211</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.496-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765753v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, cost, and CO 2 emission comparison between radiant wall panel systems and radiator systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marko Miletić</w:t>
+                <w:t xml:space="preserve">Evaluation of the thermal resistance of a roof-mounted multi-reflective radiant barrier for tropical and humid conditions: Experimental study from field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovan Malešević</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54, pp.496-502</w:t>
+              <w:t xml:space="preserve">, 2012, 48, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765748v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interroom radiative couplings through windows and large openings in buildings: Proposal of a simplified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Ennamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.298-306</w:t>
+              <w:t xml:space="preserve">JP Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766263v2</w:t>
+                <w:t xml:space="preserve">hal-00765753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model to predict indoor daylighting: Integration in CODYRUN software and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A simple evaluation of global and diffuse luminous efficacy for all sky conditions in tropical and humid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (7), pp.2724-2734</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.298-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766262v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parameters in building concentration dispersion model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a new model to predict indoor daylighting: Integration in CODYRUN software and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.250-266</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (7), pp.2724-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765830v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a solar absorption system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+                <w:t xml:space="preserve">Identification of parameters in building concentration dispersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Morau</w:t>
+                <w:t xml:space="preserve">S. Ndoumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">C. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Journal for Alternative Energy and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (62), pp.111-118</w:t>
+              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.250-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847187v1</w:t>
+                <w:t xml:space="preserve">hal-00765830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (5), pp.399--410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,290 +2872,316 @@
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'éclairement naturel sous CODYRUN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of a solar absorption system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.55-67</w:t>
+              <w:t xml:space="preserve">International Scientific Journal for Alternative Energy and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (62), pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343105v1</w:t>
+                <w:t xml:space="preserve">hal-00847187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'éclairement naturel sous CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533103v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,8805 +3192,9008 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.95-116</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343108v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a solar absorption cooling system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science Journal for Alternative Energy and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (62), pp.111-118</w:t>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919736v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'impacts environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of a solar absorption cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.69-93</w:t>
+              <w:t xml:space="preserve">International Science Journal for Alternative Energy and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (62), pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343106v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'impacts environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.69-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766246v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766264v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
+              <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766241v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la réduction équilibrée à un code de simulation hygro-thermo-aéraulique de bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Février 2004 (1), pp.30-37</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767662v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric sensitivity analysis of a test cell thermal model using spectral analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégration de la réduction équilibrée à un code de simulation hygro-thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 124 (3), pp.237-242</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Février 2004 (1), pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765784v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical validation of the thermal model of a passive solar cell test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Parametric sensitivity analysis of a test cell thermal model using spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Mamode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (6), pp.589-599</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (3), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765776v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empirical validation of the thermal model of a passive solar cell test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mamode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.23-29</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (6), pp.589-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768288v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation methodology aid for improving a thermal building model: Case of diffuse radiation accounting in a tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (7), pp.711-718</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765785v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing simulation to implementation: Presentation of a global approach in the design of passive solar buildings under humid tropical climates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A validation methodology aid for improving a thermal building model: Case of diffuse radiation accounting in a tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71 (2), pp.109-120</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (7), pp.711-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766260v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed weather data generator for building simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bringing simulation to implementation: Presentation of a global approach in the design of passive solar buildings under humid tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31 (1), pp.75-88</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (2), pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765831v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detailed weather data generator for building simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (1), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766248v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un label de conception thermique des bâtiments dans les Départements d'Outremer français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Celaire</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2 (Avril 2000), pp.27-40</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767721v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of global quality standards for natural and low energy cooling in French tropical island buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Elaboration d'un label de conception thermique des bâtiments dans les Départements d'Outremer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (1), pp.71-83</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (Avril 2000), pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765772v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration of global quality standards for natural and low energy cooling in French tropical island buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (1), pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765768v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (1-4), pp.418-430</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766267v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodel approach to building thermal simulation for design and research purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (1), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Building Simulation and Computer Generation of Nodal Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
+                <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Pignolet-Tardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31 (3), pp.207-214</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (1-4), pp.418-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766238v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal Building Simulation and Computer Generation of Nodal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (3), pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique de parois de construction par des mesures en site réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 387, pp.Mars 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing microclimate modeling in tropical climates: validation of Envi-Met with experimental data from Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Building Performance Simulation Association, Aug 2025, Brisbane (AU), Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26868/25222708.2025.1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Cartographier les risques liés à la chaleur urbaine à La Réunion : une approche par la morphologie urbaine face au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Port louis et en ligne, Mauritius</w:t>
+              <w:t xml:space="preserve">Les Rencontres Géomatiques de la Réunion &amp; de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Le Tampon, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317955v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation approach of indoor thermal comfort improvement with use of Phase Change Material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Environment and Electrical Engineering and 2017 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe), 2017 IEEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Port louis et en ligne, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564382v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INFLUENCE OF THERMOCHROMIC GLAZING PARAMETERS ON ENERGY SAVING AND COMFORT CRITERIA USING MOMENT- INDEPENDENT MEASURE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation approach of indoor thermal comfort improvement with use of Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Building Simulation Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA Australasia &amp; AIRAH Nov 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve"> Environment and Electrical Engineering and 2017 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe), 2017 IEEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654438v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA SIMULATION DU COMPORTEMENT THERMIQUE D'UNE PAROI À L'OBSERVATION D'ETAT: L'ASSIMILATION DE DONNEES DANS CODYRUN EN VUE DE LA VERIFICATION DES PROPRIETES THERMIQUES D'UN MATERIAU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THE INFLUENCE OF THERMOCHROMIC GLAZING PARAMETERS ON ENERGY SAVING AND COMFORT CRITERIA USING MOMENT- INDEPENDENT MEASURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ah-Nieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEM 2014, 3ième Colloque International Francophone d’Énergétique et Mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Moroni, Comores</w:t>
+              <w:t xml:space="preserve">Australasian Building Simulation Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA Australasia &amp; AIRAH Nov 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110499v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of daylighting model in CODYRUN building simulation code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LES CONDUITS DE LUMIERE TYPE MLP : CONFRONTATION INTER-MODELE ET EXPERIMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRET 2014 : 2014 International Conference on Renewable Energy Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACSIT, Nov 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">3ème Colloque International Francophone d'Énergetique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Comores. pp.24-29 - ART-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198455v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES CONDUITS DE LUMIERE TYPE MLP : CONFRONTATION INTER-MODELE ET EXPERIMENTALE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DE LA SIMULATION DU COMPORTEMENT THERMIQUE D'UNE PAROI À L'OBSERVATION D'ETAT: L'ASSIMILATION DE DONNEES DANS CODYRUN EN VUE DE LA VERIFICATION DES PROPRIETES THERMIQUES D'UN MATERIAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International Francophone d'Énergetique et Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Comores. pp.24-29 - ART-4-5</w:t>
+              <w:t xml:space="preserve">CIFEM 2014, 3ième Colloque International Francophone d’Énergétique et Mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011711v1</w:t>
+                <w:t xml:space="preserve">hal-01110499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of thermal comfort in building through envelope design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of daylighting model in CODYRUN building simulation code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jeannick Libelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Perigia, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">ICRET 2014 : 2014 International Conference on Renewable Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACSIT, Nov 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794019v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Low Temperature Radiant Heating Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Skerlić</w:t>
+                <w:t xml:space="preserve">Optimization of thermal comfort in building through envelope design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Nikolić</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Patou Parvedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Building Energy and Environment, COBEE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Colorado, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Perigia, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794021v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of daylighting using the software CODYRUN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Performances of Low Temperature Radiant Heating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moosafeer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dragan Cvetkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Skerlić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Nikolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Second International Conference on Building Energy and Environment, COBEE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Colorado, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918233v1</w:t>
+                <w:t xml:space="preserve">hal-00794021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN: Artificial lighting simulation for visual confort and energy saving optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of daylighting using the software CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moosafeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2011 : CLEANTECH FOR SUSTAINABLE BUILDINGS From Nano to Urban Scal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland. pp.467-470</w:t>
+              <w:t xml:space="preserve">CISBAT 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068583v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical Model of Phase Change Materials (PCM) used in Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CODYRUN: Artificial lighting simulation for visual confort and energy saving optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">CISBAT 2011 : CLEANTECH FOR SUSTAINABLE BUILDINGS From Nano to Urban Scal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland. pp.467-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918994v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199050v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mathematical Model of Phase Change Materials (PCM) used in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918987v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy architecture in the tropics: from design to building construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana. pp.218-222</w:t>
+              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768701v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918990v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative optimisation using simple simulation tools to improve building design in hot and humid climates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low energy architecture in the tropics: from design to building construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana. pp.218-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919730v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated thermal modelling of photovoltaic panels for the solar protection of buildings in tropical and humid conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iterative optimisation using simple simulation tools to improve building design in hot and humid climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixt IASTED Modelling Simulation Optimization 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana. pp.1-8</w:t>
+              <w:t xml:space="preserve">11th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068582v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation for software DIALUX : application in CIE test cases for building daylighting simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated thermal modelling of photovoltaic panels for the solar protection of buildings in tropical and humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Maamari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Building Energy and Environment (COBEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dalian, China</w:t>
+              <w:t xml:space="preserve">Sixt IASTED Modelling Simulation Optimization 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919715v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation for software DIALUX: application in CIE test Cases for building daylighting simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Experimental validation for software DIALUX : application in CIE test cases for building daylighting simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fawaz Maamari</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maamari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Building Energy and Environment (COBEE 2008)</w:t>
+              <w:t xml:space="preserve">First International Conference on Building Energy and Environment (COBEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198696v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfort study of a building with photovoltaic panels for the solar protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental validation for software DIALUX: application in CIE test Cases for building daylighting simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Maamari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AfricaMS 2008 IASTED African Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">International Conference on Building Energy and Environment (COBEE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919727v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation And Optimization of a Solar Absorption Cooling System Using Evacuated Tube Collectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comfort study of a building with photovoltaic panels for the solar protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th REHVA World Congress 'WellBeing Indoors', Clima 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">AfricaMS 2008 IASTED African Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198395v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW METHOD TO DETERMINATE INDOOR DAYLIGTHING THE BUILDING: IMPROVING &amp;quot; LUMEN MODELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of a typical house in the region of Antananarivo, Madagascar. Determination of passive solutions using local materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harimalala Razanamanampisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zely Arivelo Randriamanantany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Tiana Rakotondramiarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Congress ISES 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISES, 2007, Tsinghua, China. pp.456-460</w:t>
+              <w:t xml:space="preserve">3rd International Madagascar Conference in High-Energy Physics (HEP-MAD 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Antanarivo, Madagascar. http://www.slac.stanford.edu/econf/C0709107/pdf/312.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198388v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a typical house in the region of Antananarivo, Madagascar. Determination of passive solutions using local materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Simulation And Optimization of a Solar Absorption Cooling System Using Evacuated Tube Collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Madagascar Conference in High-Energy Physics (HEP-MAD 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Antanarivo, Madagascar. http://www.slac.stanford.edu/econf/C0709107/pdf/312.pdf</w:t>
+              <w:t xml:space="preserve">9th REHVA World Congress 'WellBeing Indoors', Clima 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821312v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interzone short wave radiative couplings through windows and large openings : proposal of a simplified model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A NEW METHOD TO DETERMINATE INDOOR DAYLIGTHING THE BUILDING: IMPROVING &amp;quot; LUMEN MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakra Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Laffosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED PEA (Power And Energy Alternatives) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.226-234</w:t>
+              <w:t xml:space="preserve">Solar Congress ISES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES, 2007, Tsinghua, China. pp.456-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768708v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de simulations dynamiques pour l'optimisation des performances d'un bâtiment en climat tropical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Numerical evaluation of the thermal performances of roof-mounted radiant barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seriacaroupin Johan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.233-240</w:t>
+              <w:t xml:space="preserve">Modeling Simulation and Optimization 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768186v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de dispositifs du type Mur Trombe avec CODYRUN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interzone short wave radiative couplings through windows and large openings : proposal of a simplified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.81-233</w:t>
+              <w:t xml:space="preserve">IASTED PEA (Power And Energy Alternatives) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.226-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768185v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of the thermal performances of roof-mounted radiant barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'outils de simulations dynamiques pour l'optimisation des performances d'un bâtiment en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seriacaroupin Johan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Simulation and Optimization 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.1-6</w:t>
+              <w:t xml:space="preserve">ESIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068565v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulations de dispositifs du type Mur Trombe avec CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">ESIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.81-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067325v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather data analysis based on typical weather sequence analysis. Application: energy building simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.239-246</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067307v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black box modelling of HVAC system : improving the performances of neural networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weather data analysis based on typical weather sequence analysis. Application: energy building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.347-354</w:t>
+              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768385v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variant Linear reduction model approximation : application to thermal and airflow building simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Black box modelling of HVAC system : improving the performances of neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.101-106</w:t>
+              <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768366v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte simplifiée de la faible émissivité dans une cellule d'habitation : développement et intégration à un code de simulation du comportement thermique des bâtiments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time-variant Linear reduction model approximation : application to thermal and airflow building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IBPSA 2002.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.P</w:t>
+              <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768709v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte simplifiée de la faible émissivité dans une cellule d'habitation : développement et intégration à un code de simulation du comportement thermique des bâtiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès IBPSA 2002.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768184v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anis Younès</w:t>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
+              <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768009v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception bioclimatique des logements neufs en climat tropical humide. Présentation d'une approche globale.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy in Buildings CISBAT 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067720v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et Application d'une Technique d'Analyse de Sensibilité en Thermique du Bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception bioclimatique des logements neufs en climat tropical humide. Présentation d'une approche globale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Energy in Buildings CISBAT 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768183v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building design in tropical climates. Elaboration of the ECODOM standard in the french tropical islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES'99, International Solar Energy Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Jérusalem, Israel. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride pour la simulation thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a new tool for weather data sequences generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Présentation et Application d'une Technique d'Analyse de Sensibilité en Thermique du Bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA'99, International Building Performance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Tokyo, Japan. pp.PA-16</w:t>
+              <w:t xml:space="preserve">SFT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768553v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité de l'approche multimodèle dans la modélisation des systèmes de traitement d'air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration of a new tool for weather data sequences generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVième Colloque Interuniversitaire Franco-Québecois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Montréal, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">IBPSA'99, International Building Performance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Tokyo, Japan. pp.PA-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768507v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une véranda et de sa protection solaire dans l'environnement TRNSYS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Nécessité de l'approche multimodèle dans la modélisation des systèmes de traitement d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Français TRNSYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">IVième Colloque Interuniversitaire Franco-Québecois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Montréal, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768702v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison between CODYRUN and TRNSYS, simulation models for thermal buildings behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Florence, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple model approach and experimental validation of a residential air-to-air heat pump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une véranda et de sa protection solaire dans l'environnement TRNSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Brau</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.P0142, 89-107</w:t>
+              <w:t xml:space="preserve">Séminaire Français TRNSYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768579v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather sequences for predicting HVAC system behaviour in residential units located in tropical climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multiple model approach and experimental validation of a residential air-to-air heat pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA Building Simulation 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic. pp.P074</w:t>
+              <w:t xml:space="preserve">Clima 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.P0142, 89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768578v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de séquences météorologiques pour des applications dans l'habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Weather sequences for predicting HVAC system behaviour in residential units located in tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet-Tardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter universitaire Franco Québecois, CIFQ 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.P</w:t>
+              <w:t xml:space="preserve">IBPSA Building Simulation 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic. pp.P074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768589v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Side Management in Tropical Island Buildings. Elaboration of global quality standards for natural and low energy cooling in Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Génération de séquences météorologiques pour des applications dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.1-18</w:t>
+              <w:t xml:space="preserve">Colloque Inter universitaire Franco Québecois, CIFQ 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768580v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale et ajustement de paramètres de modèles de systèmes de traitement d'air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Demand Side Management in Tropical Island Buildings. Elaboration of global quality standards for natural and low energy cooling in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Celaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème Colloque Inter-universitaire Franco-Québecois, CIFQ 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.P</w:t>
+              <w:t xml:space="preserve">Clima 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Liège, Belgium. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768588v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather data generator for humid climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Validation expérimentale et ajustement de paramètres de modèles de systèmes de traitement d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Energy  Environment Congress (ITEEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marrakesh, Morocco. pp.P</w:t>
+              <w:t xml:space="preserve">IIIème Colloque Inter-universitaire Franco-Québecois, CIFQ 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768581v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description induced by modelisation methods in the case of building thermal simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weather data generator for humid climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Brau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association, IBPSA 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Madison, United States. pp.64-70</w:t>
+              <w:t xml:space="preserve">International Thermal Energy  Environment Congress (ITEEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakesh, Morocco. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768560v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'un code de modélisation thermique de bâtiments (CODYRUN). Une application en climat tropical humide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Description induced by modelisation methods in the case of building thermal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIième Colloque Interuniversitaire Franco-Québecois (CIFQ), 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Sherbrooke, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association, IBPSA 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Madison, United States. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768576v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation methods and data structuration induced for simulation codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation expérimentale d'un code de modélisation thermique de bâtiments (CODYRUN). Une application en climat tropical humide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciss: First Joint Conference of International Simulation Societies, 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Zurich, Switzerland. pp.729-733</w:t>
+              <w:t xml:space="preserve">IIième Colloque Interuniversitaire Franco-Québecois (CIFQ), 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Sherbrooke, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768193v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban design and thermal ambiant problem for humid and tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Modelisation methods and data structuration induced for simulation codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA Archirecture of the extremes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Dead Sea, Israel. pp.1-8</w:t>
+              <w:t xml:space="preserve">Ciss: First Joint Conference of International Simulation Societies, 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Zurich, Switzerland. pp.729-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768577v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de résultats expérimentaux et simulés de paramètres caractéristiques de toitures complexes : une application du logiciel de simulation thermo-aéraulique de bâtiments, CODYRUN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Urban design and thermal ambiant problem for humid and tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Architecture bioclimatique, A.D.E.M.E., Sophia Antipolis, 8-9 Juillet 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Sophia Antipolis, France. pp.P</w:t>
+              <w:t xml:space="preserve">PLEA Archirecture of the extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Dead Sea, Israel. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768707v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple model software for airflow and thermal building simulation. A case study under tropical humid climate, in Réunion Island.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation Conference 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Adelaïde, Australia. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de résultats expérimentaux et simulés de paramètres caractéristiques de toitures complexes : une application du logiciel de simulation thermo-aéraulique de bâtiments, CODYRUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Architecture bioclimatique, A.D.E.M.E., Sophia Antipolis, 8-9 Juillet 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Sophia Antipolis, France. pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INFLUENCE OF THERMOCHROMIC GLAZING PARAMETERS ON ENERGY SAVING AND COMFORT CRITERIA USING MOMENT-INDEPENDENT MEASURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ah-Nieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du laboratoire PIMENT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Petite-île, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de dispositifs de vitrages innovants en physique du bâtiment : Modélisation, Expérimentation et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ah-Nieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des Dispositifs de Guide Lumineux Tubulaires appliqués au Bâtiment : Expérimentation, Modélisation, Validation et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT - Université de la Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, ST GILLES, La Réunion. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11978,417 +12203,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Ingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InTech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaporation, condensation and heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.227-244, 2011, 978-953-307-583-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of photovoltaic systems integrated in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Ingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Collectors and Panels, Theory and Applications, Reccab Manyala (Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.405-411, 2010, 978-953-307-142-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/10347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of BESTEST procedure to improve a building thermal simulation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Younès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress VI Renewables: The Energy for the 21st Century World Renewable Energy Congress VI 1-7 July 2000 Brighton, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1800-1803, 2000, 978-0-08-043865-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12398,147 +12623,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAROI COMPLEXE VEGETALISEE SUR TOITURE, DE TYPE LIGNEUSES SUR LAME D'AIR, KIT POUR INSTALLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Jeannick Libelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3052018. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12548,244 +12773,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance technique pour l'optimisation des performances thermiques et énergétiques : le cas de la médiathèque du Tampon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du cas TEELOCK ASSOCIATES à l'aide de CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12795,100 +13020,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception thermo-aéraulique de bâtiments multizones. Proposition d'un outil à choix multiple des modèles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00757022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12898,105 +13123,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermique et aéraulique des bâtiments : une contribution spécifique, sa validation et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de la Réunion, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13143,51 +13368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04538072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01319673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2017.5.1.347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01608972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.09.083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mileti&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Male&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoumbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mamode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766260v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Celaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patou Parvedy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Skerli&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Nikoli&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Razanamanampisoa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zely Arivelo Randriamanantany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seriacaroupin Johan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seauve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Depecker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603567v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102913" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04538072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02368566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.09.082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01319673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/jocet.2017.5.1.347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01608972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Libelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9010009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.08.055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVRG5ZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovi&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mileti&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Male&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoumbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mamode" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766260v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Celaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jeannick Libelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patou Parvedy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Cvetkovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Skerli&#263;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Nikoli&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Razanamanampisoa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zely Arivelo Randriamanantany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seriacaroupin Johan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seauve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Depecker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757022v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>