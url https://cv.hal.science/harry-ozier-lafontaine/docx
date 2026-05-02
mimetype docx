--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry OZIER-LAFONTAINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harry-ozier-lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6062-8105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry OZIER-LAFONTAINE est Directeur de Recherche à INRAE. Il est actuellement Chargé de Mission pour la Coopération Internationale auprès de la Direction des Relations Internationales d’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Environnement et Agronomie, il a dirigé l’Unité de Recherche Agropédoclimatique de 2001 à 2009, puis a été Président du Centre INRAE Antilles-Guyane entre 2013 et 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches sont conduites dans différentes régions de la Grande Caraïbe. Elles sont centrées sur l’analyse et la modélisation du fonctionnement de systèmes multi-espèces (cultures associées, agroforesterie, ...), les recherches participatives autour des systèmes d’innovation, et la viabilité d’agroécosystèmes tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine contribue au développement de l’agronomie dans sa dimension agroécologique et bioéconomique. Son action vise à promouvoir la coopération dans le Bassin Caribéen. Il a coordonné entre janvier 2021 et décembre 2023 le projet CambioNet « Caribbean and Amazonian Bioeconomic Network » financé par le programme Interreg V, qui rassemble 10 pays de la Caraïbe/Amazonie et 17 institutions et organisations.Il est aussi le Président de la Société Savante « Caribbean Food Crops Society » (CFCS) qui se réunit chaque année dans un pays de la Grande Caraïbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine est Membre Correspondant de l’Académie d’Agriculture de France (2022). Son action est dédiée au soutien à l’agriculture de petite échelle dans les Régions Ultrapériphériques, qui porte de nombreux atouts pour répondre aux nouveaux enjeux adressés, qu’il s’agisse de transition écologique, climatique, alimentaire et sociale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices and incidence of pests in plantain (Musa paradisiaca AAB) crops. Consequences on the sustainability of the cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.104904. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal local and regional resiliency spurred by contextualized climate services: The role of culture in co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Celliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokke de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ting Huang-Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.100300. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Amazonian Leaf-Cutting Ants (Hymenoptera: Formicidae): A Multi-criteria Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (2405-8807), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique des productions végétales en Guyane : Quel dispositif pour assurer la multi-performance et la résilience des systèmes agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408028469930225E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunie Labonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition agroécologique en milieu tropical insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune du CAGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plant nutrient uptake : mathematical analysis and optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennebi Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Equations and Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/eect.2015.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control with a cover crop (Neonotonia wightii) in mandarin orchards in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boullenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 928, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.928.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the growth of banana (&amp;lt;em&amp;gt;Musa &amp;lt;/em&amp;gt;spp.) cultivated on cover-crop with simplified indicators of soil water and nitrogen availability and integrated plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agricultural innovation systems: designing an operational interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/oa.2012.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Jacoby-Koaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie des systèmes multi-espèces : vers un pôle d’excellence scientifique aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (4), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of turnover and internal variability of tree root systems on modelling coarse root architecture: comparing simulations for young Populus deltoides with field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoer Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of technological innovation in banana cropping systems contextualized by farm types in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of root growth by impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 277 (1-2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-7531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of variability in the diameter of lateral roots in the banana root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (3), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractal root model applied for estimating the root biomass and architecture in two tropical legume tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number, position, diameter and initial direction of growth of primary roots in Musa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between static and dynamic variables in the description of root growth. Consequences for field interpretation of rooting variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc L. Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 236, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of root growth and water uptake of a maize-cowpea mixture grown under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 235, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily root interactions for water in a tropical shrub and grass alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of root water extraction : examination of a minimum energy hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Braddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (3), pp.226-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (5), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of the root architecture of Gliricidia sepium for the spatial prediction of root branching, size and mass : model development and evaluation in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 209, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004461130561IS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de l'irrigation des bananeraies sur sols ferrallitiques et sols vertiques en Guadeloupe : recherche d'indicateurs de l'état hydrique de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and transpiration partitioning in a maize-sorghum intercrop : test and evaluation of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : I. Matric water content measurements through thickness variations in vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : II. Thickness variations of vertisols for indicating water status in soil and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des flux de seve par bilan thermique appliquee a l'estimation de la transpiration d'un arbuste (Gliricidia sepium) et d'un peuplement de canne a sucre (Saccharum officinarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.594-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf number sensitivity in relation to photoperiod in multilocation field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.O. Edmeades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 83 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agroécologie à la bioéconomie : des alternatives pour la modernisation
-du système agricole et alimentaire des Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of innovative methods for the control of Acromyrmex octospinosus in Guadeloupe: Towards a viable cohabitation for agrosystems in an agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2018, Belize City, Belize. 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers - The contribution of Inra Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Marie-Laure Abinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers. Floralies internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie des Trois-Ilets. Trois-Ilets, MTQ., Jun 2015, Trois-Ilets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and ecosystem services. Guadeloupe as a blue and green Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biodiversité et le Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat de la Convention sur la diversité biologique (SCDB). Montreal, CAN.; Communauté Economique Européenne (CEE). Bruxelles, BEL.; Gouvernement Français. Paris, FRA.; La Région Guadeloupe. Basse-Terre (Guadeloupe), FRA.; Gouvernement des Iles Vierges Britanniques. Road Town, VGB.; Association des Pays et Territoires d’Outre-mer de l’Union européenne (OCTA). Bruxelles, BEL.; Union Internationale pour la Conservation de la Nature (UICN). INT., Oct 2014, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-écologie : quels principes dans les agro-écosystèmes tropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches en agro-écologie ? Rencontre INRA au Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology: which challenges for agriculture and research in the Caribbean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Isabela, INT., Jul 2011, Bridgetown, Barbados. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method combining simulation models and on farm surveys for ex ante assessment of agro-ecological innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for ex ante modelling of adoption of alternative crop management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie agroécologique, intensification écologique et innovation agricole : le défi des systèmes « multi-espèces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agroécologie tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National de la Guadeloupe. Saint-Claude, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Vieux-Habitants (Guadeloupe), FRA.; Association des Producteurs de Fruits et de Christophines de Guadeloupe (ASSOFWI). Vieux-Habitants, FRA., 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesueur Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau indispensable à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat Intercommunal d'Alimentation en Eau et Assainissement de la Guadeloupe (SIAEAG). Gosier, FRA., Oct 2009, Baie-Mahault (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inacio de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de couverture en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vieux-Habitants, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of methologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Sicily, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic tree-soil-crop interaction model WaNulCas for the evaluation of multi-species agro-ecosystems in the tropics : a case study with banane (&amp;lt;em&amp;gt;Musa&amp;lt;/em&amp;gt; spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betha Lusiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Labo/service de l'auteur, Isabela, INT., Jul 2006, Carolina, Puerto Rico. 443 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the crop model STICS to intercropping. Theoretical basis and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voxel cellular automata for modelling opportunistic tree root systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O plantio associado entre a bananeira (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Cavendish &amp;quot;Grande Naine&amp;quot;) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D.C.): a busca de alternativas para una agricultura conservacionista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Stics pour les cultures de bananes associées ; acquis et besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrando modelos de simulação de sistemas de cultivo orgânicos: a utilidade do modelo STICS na comparação do monocultivo da banana com a associação com leguminosas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et les cultures de bananes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A busca de sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa sp.&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D. C.) e as possibilidades de uma agricultura tropical sustentável do ponto de vista agro-ecologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical capacitance as a tool for non-invasive root size estimation : minimizing soil and electrodes influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Society of Root Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of rain partitionning on below ground competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tree root systems in tropical agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil management and water regime on banana growth between planting and flowering. Simulation using the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of a functional-structural tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils d'analyse de la disponibilité de l'eau dans la rhizosphère des sols argileux gonflants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphère Aix'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions pour l'eau dans une association arbre-herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche fondamentale et modélisation, applications tempérées et meditéranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptacion y utilizacion del modelo STICS para diagnosticar el efecto de la profundidad de arada sobre la alimentacion hidrica, la nutricion mineral y el rendimiento del cultivo de banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Franco-Cubano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau à la parcelle, et itinéraires techniques dans les sols argileux gonflants irrigués de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau à la parcelle : Intérêts et limites des associations culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écophysiologique des arbres en association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Saint-Domingue, République dominicaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau a la parcelle et systemes de culture irrigues dans la zone caraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Caurla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APEBA, un levier majeur pour une stratégie bioéconomique dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ernou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités du 52ème Congrès de la CFCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités 2015-2016 du Centre INRA Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation du Centre Inra Antilles-Guyane 2013-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Site et Schéma de Centre (3SC) 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma de Centre Inra Antilles-Guyane 2013-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut national de la recherche agronomique (INRA). 2011, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de modèles opérationnels de simulation du partage des ressources en cultures associées : Compte-rendu d'activité 1996 et projet 1997 AIP AGRIFOR (Thème 1, &amp;quot;analyse et modélisation de l'interaction arbre-cultures&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIPAGRIFOR--0, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des deplacements verticaux de solide pour l'etude du fonctionnement hydrique des sols argileux gonflants. Applications a l'economie de l'eau dans les zones tropicales a saison seche marquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89LO--216, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of previous mycorrhizal crop on AMF and bacterial wilt incidence of Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Dehli, India. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ogisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting a sustainable partnership between the forces of development and research in French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congrès de la Société européenne d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de culture durable en verger d'agrumes en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt;(L.)D C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil. , 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, 129 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sharing of resources in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on functional-structural tree and stand models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grefi, Canada. 12 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modernization of Caribbean agro-systems: From concept to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Production Practices in the Caribbean : Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ian Randle Publishers CTA, 456 p., 2015, 978-976-637-889-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services of Multispecific and Multistratified Cropping Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems and Agroecology in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering to biocontrol soil pests for crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil–Root Interactions in Mixed Plant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing Understanding and Quantification of Soil–Root Growth Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy; Crop Science Society of America; Soil Science Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2013, Advances in Agricultural Systems Modeling, 978-0-89118-338-9. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/advagricsystmodel4.c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Impedance Spectroscopy and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Repo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimo Silvennoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Roots : An Updated Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2012, 978-3-642-22066-1. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22067-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling root competition for water in mixed crops : a basic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostico agronomico do arroz na micro-regiao de Maraba (Para-Brasil) : primeiros resultatos e metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atas do Seminario agricultura familiar e devenvolvimento rural na Amazonia Oriental/Actes du Séminaire agriculture familiale et développement rural en Amazonie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane, 1992, Agricultures paysannes et Développement : Caraïbe - Amérique tropicale (Gpe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.511, 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brukler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'orientation générale du programme AGRO. Agricultures familiales Région Ouest. 1ère partie : Etat actuel des orientations de travail et des acquis (Recherche/Formation/Développement). 2ème partie : Actions de développement entreprises ou envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garganta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits de croissance des rejetons de canne à sucre consécutifs à la sécheresse de 1991 en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMSERV - Expert system of selection assistance of service plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Melfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau à la parcelle et systèmes de cultures irriguées dans la zone caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité de l'eau dans un système &amp;quot;sol argileux gonflant-canne à sucre-atmosphere&amp;quot;. Application à la recherche d'indicateurs de l'état hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Université des Antilles et de la Guyane, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry OZIER-LAFONTAINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harry-ozier-lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6062-8105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry OZIER-LAFONTAINE est Directeur de Recherche à INRAE. Il est actuellement Chargé de Mission pour la Coopération Internationale auprès de la Direction des Relations Internationales d’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Environnement et Agronomie, il a dirigé l’Unité de Recherche Agropédoclimatique de 2001 à 2009, puis a été Président du Centre INRAE Antilles-Guyane entre 2013 et 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches sont conduites dans différentes régions de la Grande Caraïbe. Elles sont centrées sur l’analyse et la modélisation du fonctionnement de systèmes multi-espèces (cultures associées, agroforesterie, ...), les recherches participatives autour des systèmes d’innovation, et la viabilité d’agroécosystèmes tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine contribue au développement de l’agronomie dans sa dimension agroécologique et bioéconomique. Son action vise à promouvoir la coopération dans le Bassin Caribéen. Il a coordonné entre janvier 2021 et décembre 2023 le projet CambioNet « Caribbean and Amazonian Bioeconomic Network » financé par le programme Interreg V, qui rassemble 10 pays de la Caraïbe/Amazonie et 17 institutions et organisations.Il est aussi le Président de la Société Savante « Caribbean Food Crops Society » (CFCS) qui se réunit chaque année dans un pays de la Grande Caraïbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine est Membre Correspondant de l’Académie d’Agriculture de France (2022). Son action est dédiée au soutien à l’agriculture de petite échelle dans les Régions Ultrapériphériques, qui porte de nombreux atouts pour répondre aux nouveaux enjeux adressés, qu’il s’agisse de transition écologique, climatique, alimentaire et sociale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices and incidence of pests in plantain (Musa paradisiaca AAB) crops. Consequences on the sustainability of the cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.104904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal local and regional resiliency spurred by contextualized climate services: The role of culture in co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Celliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokke de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ting Huang-Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.100300. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Amazonian Leaf-Cutting Ants (Hymenoptera: Formicidae): A Multi-criteria Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (2405-8807), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique des productions végétales en Guyane : Quel dispositif pour assurer la multi-performance et la résilience des systèmes agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408028469930225E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunie Labonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition agroécologique en milieu tropical insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune du CAGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plant nutrient uptake : mathematical analysis and optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennebi Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Equations and Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/eect.2015.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie des systèmes multi-espèces : vers un pôle d’excellence scientifique aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control with a cover crop (Neonotonia wightii) in mandarin orchards in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boullenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 928, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.928.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the growth of banana (&amp;lt;em&amp;gt;Musa &amp;lt;/em&amp;gt;spp.) cultivated on cover-crop with simplified indicators of soil water and nitrogen availability and integrated plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agricultural innovation systems: designing an operational interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/oa.2012.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Jacoby-Koaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (4), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of turnover and internal variability of tree root systems on modelling coarse root architecture: comparing simulations for young Populus deltoides with field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoer Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of technological innovation in banana cropping systems contextualized by farm types in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of root growth by impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 277 (1-2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-7531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of variability in the diameter of lateral roots in the banana root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (3), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractal root model applied for estimating the root biomass and architecture in two tropical legume tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number, position, diameter and initial direction of growth of primary roots in Musa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between static and dynamic variables in the description of root growth. Consequences for field interpretation of rooting variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc L. Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 236, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of root growth and water uptake of a maize-cowpea mixture grown under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 235, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily root interactions for water in a tropical shrub and grass alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of root water extraction : examination of a minimum energy hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Braddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (3), pp.226-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (5), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of the root architecture of Gliricidia sepium for the spatial prediction of root branching, size and mass : model development and evaluation in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 209, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004461130561IS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de l'irrigation des bananeraies sur sols ferrallitiques et sols vertiques en Guadeloupe : recherche d'indicateurs de l'état hydrique de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and transpiration partitioning in a maize-sorghum intercrop : test and evaluation of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : II. Thickness variations of vertisols for indicating water status in soil and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : I. Matric water content measurements through thickness variations in vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des flux de seve par bilan thermique appliquee a l'estimation de la transpiration d'un arbuste (Gliricidia sepium) et d'un peuplement de canne a sucre (Saccharum officinarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.594-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf number sensitivity in relation to photoperiod in multilocation field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.O. Edmeades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 83 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of innovative methods for the control of Acromyrmex octospinosus in Guadeloupe: Towards a viable cohabitation for agrosystems in an agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2018, Belize City, Belize. 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers - The contribution of Inra Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Marie-Laure Abinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers. Floralies internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie des Trois-Ilets. Trois-Ilets, MTQ., Jun 2015, Trois-Ilets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and ecosystem services. Guadeloupe as a blue and green Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biodiversité et le Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat de la Convention sur la diversité biologique (SCDB). Montreal, CAN.; Communauté Economique Européenne (CEE). Bruxelles, BEL.; Gouvernement Français. Paris, FRA.; La Région Guadeloupe. Basse-Terre (Guadeloupe), FRA.; Gouvernement des Iles Vierges Britanniques. Road Town, VGB.; Association des Pays et Territoires d’Outre-mer de l’Union européenne (OCTA). Bruxelles, BEL.; Union Internationale pour la Conservation de la Nature (UICN). INT., Oct 2014, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-écologie : quels principes dans les agro-écosystèmes tropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches en agro-écologie ? Rencontre INRA au Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology: which challenges for agriculture and research in the Caribbean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Isabela, INT., Jul 2011, Bridgetown, Barbados. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method combining simulation models and on farm surveys for ex ante assessment of agro-ecological innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau indispensable à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat Intercommunal d'Alimentation en Eau et Assainissement de la Guadeloupe (SIAEAG). Gosier, FRA., Oct 2009, Baie-Mahault (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for ex ante modelling of adoption of alternative crop management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie agroécologique, intensification écologique et innovation agricole : le défi des systèmes « multi-espèces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agroécologie tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National de la Guadeloupe. Saint-Claude, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Vieux-Habitants (Guadeloupe), FRA.; Association des Producteurs de Fruits et de Christophines de Guadeloupe (ASSOFWI). Vieux-Habitants, FRA., 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesueur Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inacio de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de couverture en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vieux-Habitants, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of methologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Sicily, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic tree-soil-crop interaction model WaNulCas for the evaluation of multi-species agro-ecosystems in the tropics : a case study with banane (&amp;lt;em&amp;gt;Musa&amp;lt;/em&amp;gt; spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betha Lusiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Labo/service de l'auteur, Isabela, INT., Jul 2006, Carolina, Puerto Rico. 443 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voxel cellular automata for modelling opportunistic tree root systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the crop model STICS to intercropping. Theoretical basis and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O plantio associado entre a bananeira (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Cavendish &amp;quot;Grande Naine&amp;quot;) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D.C.): a busca de alternativas para una agricultura conservacionista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Stics pour les cultures de bananes associées ; acquis et besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrando modelos de simulação de sistemas de cultivo orgânicos: a utilidade do modelo STICS na comparação do monocultivo da banana com a associação com leguminosas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et les cultures de bananes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A busca de sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa sp.&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D. C.) e as possibilidades de uma agricultura tropical sustentável do ponto de vista agro-ecologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical capacitance as a tool for non-invasive root size estimation : minimizing soil and electrodes influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Society of Root Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of rain partitionning on below ground competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of a functional-structural tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tree root systems in tropical agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil management and water regime on banana growth between planting and flowering. Simulation using the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils d'analyse de la disponibilité de l'eau dans la rhizosphère des sols argileux gonflants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphère Aix'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions pour l'eau dans une association arbre-herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche fondamentale et modélisation, applications tempérées et meditéranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptacion y utilizacion del modelo STICS para diagnosticar el efecto de la profundidad de arada sobre la alimentacion hidrica, la nutricion mineral y el rendimiento del cultivo de banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Franco-Cubano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau à la parcelle, et itinéraires techniques dans les sols argileux gonflants irrigués de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau à la parcelle : Intérêts et limites des associations culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écophysiologique des arbres en association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Saint-Domingue, République dominicaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau a la parcelle et systemes de culture irrigues dans la zone caraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agroécologie à la bioéconomie : des alternatives pour la modernisation
+du système agricole et alimentaire des Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of previous mycorrhizal crop on AMF and bacterial wilt incidence of Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Dehli, India. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ogisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting a sustainable partnership between the forces of development and research in French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congrès de la Société européenne d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de culture durable en verger d'agrumes en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt;(L.)D C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil. , 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Caurla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APEBA, un levier majeur pour une stratégie bioéconomique dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ernou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités du 52ème Congrès de la CFCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités 2015-2016 du Centre INRA Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Site et Schéma de Centre (3SC) 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation du Centre Inra Antilles-Guyane 2013-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma de Centre Inra Antilles-Guyane 2013-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut national de la recherche agronomique (INRA). 2011, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de modèles opérationnels de simulation du partage des ressources en cultures associées : Compte-rendu d'activité 1996 et projet 1997 AIP AGRIFOR (Thème 1, &amp;quot;analyse et modélisation de l'interaction arbre-cultures&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIPAGRIFOR--0, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des deplacements verticaux de solide pour l'etude du fonctionnement hydrique des sols argileux gonflants. Applications a l'economie de l'eau dans les zones tropicales a saison seche marquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89LO--216, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, 129 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sharing of resources in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on functional-structural tree and stand models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grefi, Canada. 12 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modernization of Caribbean agro-systems: From concept to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Production Practices in the Caribbean : Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ian Randle Publishers CTA, 456 p., 2015, 978-976-637-889-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering to biocontrol soil pests for crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems and Agroecology in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services of Multispecific and Multistratified Cropping Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil–Root Interactions in Mixed Plant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing Understanding and Quantification of Soil–Root Growth Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy; Crop Science Society of America; Soil Science Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2013, Advances in Agricultural Systems Modeling, 978-0-89118-338-9. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/advagricsystmodel4.c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Impedance Spectroscopy and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Repo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimo Silvennoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Roots : An Updated Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2012, 978-3-642-22066-1. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22067-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling root competition for water in mixed crops : a basic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostico agronomico do arroz na micro-regiao de Maraba (Para-Brasil) : primeiros resultatos e metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atas do Seminario agricultura familiar e devenvolvimento rural na Amazonia Oriental/Actes du Séminaire agriculture familiale et développement rural en Amazonie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane, 1992, Agricultures paysannes et Développement : Caraïbe - Amérique tropicale (Gpe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.511, 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brukler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'orientation générale du programme AGRO. Agricultures familiales Région Ouest. 1ère partie : Etat actuel des orientations de travail et des acquis (Recherche/Formation/Développement). 2ème partie : Actions de développement entreprises ou envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garganta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits de croissance des rejetons de canne à sucre consécutifs à la sécheresse de 1991 en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMSERV - Expert system of selection assistance of service plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Melfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau à la parcelle et systèmes de cultures irriguées dans la zone caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité de l'eau dans un système &amp;quot;sol argileux gonflant-canne à sucre-atmosphere&amp;quot;. Application à la recherche d'indicateurs de l'état hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Université des Antilles et de la Guyane, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FAC97FA"/>
+    <w:nsid w:val="3C634B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-ozier-lafontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-8105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Celliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokke de Jong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ting Huang-Lachmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2022.100300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reinette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408028469930225E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01891239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.193" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boullenger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vanni&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.928.48" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.02.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBFL41GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0090" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoer Lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-158" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-7531-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775A70D93059089027E886170FE6E920DB45026C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.K. Adiku" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Siev&#228;nen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perttunen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Rose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Braddock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Nikinmaa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Perttunen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000131" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Edmeades" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joachim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basti&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grammont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795476v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Anais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804729v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754923v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755498v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betha Lusiana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191062v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournebize" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763638v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Mulia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jackson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos Silva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764516v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Santos Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leinster" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763782v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos Silva" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760192v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760607v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759864v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coiffier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764692v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berninger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767023v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766236v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767767v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766280v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770660v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poyet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766962v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773601v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845008v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774306v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786996v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhorne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ernou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786290v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795314v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795798v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795548v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803776v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817936v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835534v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845193v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807988v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peninna Deberdt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817190v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760933v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830224v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801302v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793835v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801852v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807793v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G.K. Adiku" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Dunn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sciencesocieties.org/Purchase/ProductDetail.aspx?Product_code=912e85fd-d746-e211-970a-0013210e308c" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel4.c11" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811318v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Repo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimo Silvennoinen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=7ylYGyMQYGwC&amp;amp;pg=PA25&amp;amp;lpg=PA25&amp;amp;dq=%22Electrical+Impedance+Spectroscopy+and+Roots%22+marcuso&amp;amp;source=bl&amp;amp;ots=oxnTSn5Xoo&amp;amp;sig=OKqHRRnGw1NFgg38BicPhKuEEhk&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=RBaFUrS1H46SkQeWgIHADQ&amp;amp;ved=0CEYQ6AEwAQ#v=onepage&amp;amp;q=%22Electrical%20Impedance%20Spectroscopy%20and%20Roots%22%20marcuso&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22067-8_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Veiga" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801642v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849478v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garganta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843963v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Verdier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850396v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843970v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-ozier-lafontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-8105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Celliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokke de Jong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ting Huang-Lachmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2022.100300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplace" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reinette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408028469930225E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01891239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.193" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boullenger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vanni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.928.48" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.02.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBFL41GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoer Lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-158" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-7531-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775A70D93059089027E886170FE6E920DB45026C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.K. Adiku" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Siev&#228;nen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perttunen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Rose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Braddock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Nikinmaa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Perttunen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000131" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711975v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Edmeades" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795476v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Anais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757852v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755498v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betha Lusiana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763638v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Mulia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jackson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191062v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournebize" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764516v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Santos Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leinster" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos Silva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760192v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760607v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771603v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coiffier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764692v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berninger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767767v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766280v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770660v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poyet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766962v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845008v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774306v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791449v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joachim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basti&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grammont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807988v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peninna Deberdt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817190v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760933v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786996v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhorne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ernou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786290v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795798v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803776v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817936v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835534v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830224v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801852v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801302v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793835v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807793v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G.K. Adiku" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Dunn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sciencesocieties.org/Purchase/ProductDetail.aspx?Product_code=912e85fd-d746-e211-970a-0013210e308c" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel4.c11" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811318v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Repo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimo Silvennoinen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=7ylYGyMQYGwC&amp;amp;pg=PA25&amp;amp;lpg=PA25&amp;amp;dq=%22Electrical+Impedance+Spectroscopy+and+Roots%22+marcuso&amp;amp;source=bl&amp;amp;ots=oxnTSn5Xoo&amp;amp;sig=OKqHRRnGw1NFgg38BicPhKuEEhk&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=RBaFUrS1H46SkQeWgIHADQ&amp;amp;ved=0CEYQ6AEwAQ#v=onepage&amp;amp;q=%22Electrical%20Impedance%20Spectroscopy%20and%20Roots%22%20marcuso&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22067-8_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Veiga" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801642v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849478v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garganta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843963v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Verdier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850396v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843970v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>