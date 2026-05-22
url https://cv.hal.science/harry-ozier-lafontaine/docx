--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry OZIER-LAFONTAINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harry-ozier-lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6062-8105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry OZIER-LAFONTAINE est Directeur de Recherche à INRAE. Il est actuellement Chargé de Mission pour la Coopération Internationale auprès de la Direction des Relations Internationales d’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Environnement et Agronomie, il a dirigé l’Unité de Recherche Agropédoclimatique de 2001 à 2009, puis a été Président du Centre INRAE Antilles-Guyane entre 2013 et 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches sont conduites dans différentes régions de la Grande Caraïbe. Elles sont centrées sur l’analyse et la modélisation du fonctionnement de systèmes multi-espèces (cultures associées, agroforesterie, ...), les recherches participatives autour des systèmes d’innovation, et la viabilité d’agroécosystèmes tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine contribue au développement de l’agronomie dans sa dimension agroécologique et bioéconomique. Son action vise à promouvoir la coopération dans le Bassin Caribéen. Il a coordonné entre janvier 2021 et décembre 2023 le projet CambioNet « Caribbean and Amazonian Bioeconomic Network » financé par le programme Interreg V, qui rassemble 10 pays de la Caraïbe/Amazonie et 17 institutions et organisations.Il est aussi le Président de la Société Savante « Caribbean Food Crops Society » (CFCS) qui se réunit chaque année dans un pays de la Grande Caraïbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine est Membre Correspondant de l’Académie d’Agriculture de France (2022). Son action est dédiée au soutien à l’agriculture de petite échelle dans les Régions Ultrapériphériques, qui porte de nombreux atouts pour répondre aux nouveaux enjeux adressés, qu’il s’agisse de transition écologique, climatique, alimentaire et sociale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices and incidence of pests in plantain (Musa paradisiaca AAB) crops. Consequences on the sustainability of the cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.104904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal local and regional resiliency spurred by contextualized climate services: The role of culture in co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Celliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokke de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ting Huang-Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.100300. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Amazonian Leaf-Cutting Ants (Hymenoptera: Formicidae): A Multi-criteria Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (2405-8807), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique des productions végétales en Guyane : Quel dispositif pour assurer la multi-performance et la résilience des systèmes agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408028469930225E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunie Labonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition agroécologique en milieu tropical insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune du CAGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plant nutrient uptake : mathematical analysis and optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennebi Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Equations and Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/eect.2015.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie des systèmes multi-espèces : vers un pôle d’excellence scientifique aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control with a cover crop (Neonotonia wightii) in mandarin orchards in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boullenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 928, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.928.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the growth of banana (&amp;lt;em&amp;gt;Musa &amp;lt;/em&amp;gt;spp.) cultivated on cover-crop with simplified indicators of soil water and nitrogen availability and integrated plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agricultural innovation systems: designing an operational interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/oa.2012.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Jacoby-Koaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (4), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of turnover and internal variability of tree root systems on modelling coarse root architecture: comparing simulations for young Populus deltoides with field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoer Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of technological innovation in banana cropping systems contextualized by farm types in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of root growth by impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 277 (1-2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-7531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of variability in the diameter of lateral roots in the banana root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (3), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractal root model applied for estimating the root biomass and architecture in two tropical legume tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number, position, diameter and initial direction of growth of primary roots in Musa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between static and dynamic variables in the description of root growth. Consequences for field interpretation of rooting variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc L. Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 236, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of root growth and water uptake of a maize-cowpea mixture grown under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 235, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily root interactions for water in a tropical shrub and grass alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of root water extraction : examination of a minimum energy hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Braddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (3), pp.226-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (5), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of the root architecture of Gliricidia sepium for the spatial prediction of root branching, size and mass : model development and evaluation in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 209, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004461130561IS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de l'irrigation des bananeraies sur sols ferrallitiques et sols vertiques en Guadeloupe : recherche d'indicateurs de l'état hydrique de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and transpiration partitioning in a maize-sorghum intercrop : test and evaluation of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : II. Thickness variations of vertisols for indicating water status in soil and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : I. Matric water content measurements through thickness variations in vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des flux de seve par bilan thermique appliquee a l'estimation de la transpiration d'un arbuste (Gliricidia sepium) et d'un peuplement de canne a sucre (Saccharum officinarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.594-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf number sensitivity in relation to photoperiod in multilocation field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.O. Edmeades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 83 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of innovative methods for the control of Acromyrmex octospinosus in Guadeloupe: Towards a viable cohabitation for agrosystems in an agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2018, Belize City, Belize. 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers - The contribution of Inra Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Marie-Laure Abinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers. Floralies internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie des Trois-Ilets. Trois-Ilets, MTQ., Jun 2015, Trois-Ilets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and ecosystem services. Guadeloupe as a blue and green Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biodiversité et le Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat de la Convention sur la diversité biologique (SCDB). Montreal, CAN.; Communauté Economique Européenne (CEE). Bruxelles, BEL.; Gouvernement Français. Paris, FRA.; La Région Guadeloupe. Basse-Terre (Guadeloupe), FRA.; Gouvernement des Iles Vierges Britanniques. Road Town, VGB.; Association des Pays et Territoires d’Outre-mer de l’Union européenne (OCTA). Bruxelles, BEL.; Union Internationale pour la Conservation de la Nature (UICN). INT., Oct 2014, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-écologie : quels principes dans les agro-écosystèmes tropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches en agro-écologie ? Rencontre INRA au Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology: which challenges for agriculture and research in the Caribbean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Isabela, INT., Jul 2011, Bridgetown, Barbados. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method combining simulation models and on farm surveys for ex ante assessment of agro-ecological innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau indispensable à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat Intercommunal d'Alimentation en Eau et Assainissement de la Guadeloupe (SIAEAG). Gosier, FRA., Oct 2009, Baie-Mahault (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for ex ante modelling of adoption of alternative crop management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie agroécologique, intensification écologique et innovation agricole : le défi des systèmes « multi-espèces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agroécologie tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National de la Guadeloupe. Saint-Claude, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Vieux-Habitants (Guadeloupe), FRA.; Association des Producteurs de Fruits et de Christophines de Guadeloupe (ASSOFWI). Vieux-Habitants, FRA., 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesueur Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inacio de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de couverture en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vieux-Habitants, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of methologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Sicily, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic tree-soil-crop interaction model WaNulCas for the evaluation of multi-species agro-ecosystems in the tropics : a case study with banane (&amp;lt;em&amp;gt;Musa&amp;lt;/em&amp;gt; spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betha Lusiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Labo/service de l'auteur, Isabela, INT., Jul 2006, Carolina, Puerto Rico. 443 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voxel cellular automata for modelling opportunistic tree root systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the crop model STICS to intercropping. Theoretical basis and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O plantio associado entre a bananeira (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Cavendish &amp;quot;Grande Naine&amp;quot;) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D.C.): a busca de alternativas para una agricultura conservacionista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Stics pour les cultures de bananes associées ; acquis et besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrando modelos de simulação de sistemas de cultivo orgânicos: a utilidade do modelo STICS na comparação do monocultivo da banana com a associação com leguminosas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et les cultures de bananes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A busca de sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa sp.&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D. C.) e as possibilidades de uma agricultura tropical sustentável do ponto de vista agro-ecologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical capacitance as a tool for non-invasive root size estimation : minimizing soil and electrodes influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Society of Root Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of rain partitionning on below ground competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of a functional-structural tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tree root systems in tropical agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil management and water regime on banana growth between planting and flowering. Simulation using the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils d'analyse de la disponibilité de l'eau dans la rhizosphère des sols argileux gonflants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphère Aix'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions pour l'eau dans une association arbre-herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche fondamentale et modélisation, applications tempérées et meditéranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptacion y utilizacion del modelo STICS para diagnosticar el efecto de la profundidad de arada sobre la alimentacion hidrica, la nutricion mineral y el rendimiento del cultivo de banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Franco-Cubano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau à la parcelle, et itinéraires techniques dans les sols argileux gonflants irrigués de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau à la parcelle : Intérêts et limites des associations culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écophysiologique des arbres en association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Saint-Domingue, République dominicaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau a la parcelle et systemes de culture irrigues dans la zone caraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agroécologie à la bioéconomie : des alternatives pour la modernisation
-du système agricole et alimentaire des Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of previous mycorrhizal crop on AMF and bacterial wilt incidence of Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Dehli, India. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ogisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting a sustainable partnership between the forces of development and research in French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congrès de la Société européenne d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de culture durable en verger d'agrumes en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt;(L.)D C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil. , 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Caurla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APEBA, un levier majeur pour une stratégie bioéconomique dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ernou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités du 52ème Congrès de la CFCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités 2015-2016 du Centre INRA Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Site et Schéma de Centre (3SC) 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation du Centre Inra Antilles-Guyane 2013-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma de Centre Inra Antilles-Guyane 2013-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut national de la recherche agronomique (INRA). 2011, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de modèles opérationnels de simulation du partage des ressources en cultures associées : Compte-rendu d'activité 1996 et projet 1997 AIP AGRIFOR (Thème 1, &amp;quot;analyse et modélisation de l'interaction arbre-cultures&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIPAGRIFOR--0, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des deplacements verticaux de solide pour l'etude du fonctionnement hydrique des sols argileux gonflants. Applications a l'economie de l'eau dans les zones tropicales a saison seche marquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89LO--216, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, 129 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sharing of resources in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on functional-structural tree and stand models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grefi, Canada. 12 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modernization of Caribbean agro-systems: From concept to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Production Practices in the Caribbean : Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ian Randle Publishers CTA, 456 p., 2015, 978-976-637-889-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering to biocontrol soil pests for crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems and Agroecology in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services of Multispecific and Multistratified Cropping Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil–Root Interactions in Mixed Plant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing Understanding and Quantification of Soil–Root Growth Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy; Crop Science Society of America; Soil Science Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2013, Advances in Agricultural Systems Modeling, 978-0-89118-338-9. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/advagricsystmodel4.c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Impedance Spectroscopy and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Repo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimo Silvennoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Roots : An Updated Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2012, 978-3-642-22066-1. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22067-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling root competition for water in mixed crops : a basic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostico agronomico do arroz na micro-regiao de Maraba (Para-Brasil) : primeiros resultatos e metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atas do Seminario agricultura familiar e devenvolvimento rural na Amazonia Oriental/Actes du Séminaire agriculture familiale et développement rural en Amazonie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane, 1992, Agricultures paysannes et Développement : Caraïbe - Amérique tropicale (Gpe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.511, 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brukler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'orientation générale du programme AGRO. Agricultures familiales Région Ouest. 1ère partie : Etat actuel des orientations de travail et des acquis (Recherche/Formation/Développement). 2ème partie : Actions de développement entreprises ou envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garganta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits de croissance des rejetons de canne à sucre consécutifs à la sécheresse de 1991 en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMSERV - Expert system of selection assistance of service plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Melfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau à la parcelle et systèmes de cultures irriguées dans la zone caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité de l'eau dans un système &amp;quot;sol argileux gonflant-canne à sucre-atmosphere&amp;quot;. Application à la recherche d'indicateurs de l'état hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Université des Antilles et de la Guyane, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry OZIER-LAFONTAINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harry-ozier-lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6062-8105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sovPd4UAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry OZIER-LAFONTAINE est Directeur de Recherche à INRAE. Il est actuellement Chargé de Mission pour la Coopération Internationale auprès de la Direction des Relations Internationales d’INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Environnement et Agronomie, il a dirigé l’Unité de Recherche Agropédoclimatique de 2001 à 2009, puis a été Président du Centre INRAE Antilles-Guyane entre 2013 et 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches sont conduites dans différentes régions de la Grande Caraïbe. Elles sont centrées sur l’analyse et la modélisation du fonctionnement de systèmes multi-espèces (cultures associées, agroforesterie, ...), les recherches participatives autour des systèmes d’innovation, et la viabilité d’agroécosystèmes tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine contribue au développement de l’agronomie dans sa dimension agroécologique et bioéconomique. Son action vise à promouvoir la coopération dans le Bassin Caribéen. Il a coordonné entre janvier 2021 et décembre 2023 le projet CambioNet « Caribbean and Amazonian Bioeconomic Network » financé par le programme Interreg V, qui rassemble 10 pays de la Caraïbe/Amazonie et 17 institutions et organisations.Il est aussi le Président de la Société Savante « Caribbean Food Crops Society » (CFCS) qui se réunit chaque année dans un pays de la Grande Caraïbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harry Ozier-Lafontaine est Membre Correspondant de l’Académie d’Agriculture de France (2022). Son action est dédiée au soutien à l’agriculture de petite échelle dans les Régions Ultrapériphériques, qui porte de nombreux atouts pour répondre aux nouveaux enjeux adressés, qu’il s’agisse de transition écologique, climatique, alimentaire et sociale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices and incidence of pests in plantain (Musa paradisiaca AAB) crops. Consequences on the sustainability of the cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.104904. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast improvement of macrofauna communities and soil quality in plantain crops converted to agroecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93-94, pp.150823. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal local and regional resiliency spurred by contextualized climate services: The role of culture in co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Celliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokke de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ting Huang-Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.100300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Amazonian Leaf-Cutting Ants (Hymenoptera: Formicidae): A Multi-criteria Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (2405-8807), pp.493-504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique des productions végétales en Guyane : Quel dispositif pour assurer la multi-performance et la résilience des systèmes agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408028469930225E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biological characteristics influence mineralization processes in different stands of a tropical wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunie Labonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition agroécologique en milieu tropical insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune du CAGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plant nutrient uptake : mathematical analysis and optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennebi Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Equations and Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/eect.2015.4.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control with a cover crop (Neonotonia wightii) in mandarin orchards in Guadeloupe (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boullenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 928, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.928.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the growth of banana (&amp;lt;em&amp;gt;Musa &amp;lt;/em&amp;gt;spp.) cultivated on cover-crop with simplified indicators of soil water and nitrogen availability and integrated plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agricultural innovation systems: designing an operational interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/oa.2012.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How earthworm activities affect banana plant response to nematodes parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acromyrmex octospinosus (Hymenoptera: Formicidae) management. Part 1: Effects of TRAMIL's insecticidal plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Jacoby-Koaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.313 - 320. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie des systèmes multi-espèces : vers un pôle d’excellence scientifique aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosén-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (4), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of turnover and internal variability of tree root systems on modelling coarse root architecture: comparing simulations for young Populus deltoides with field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoer Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of technological innovation in banana cropping systems contextualized by farm types in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of root growth by impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 277 (1-2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-7531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of variability in the diameter of lateral roots in the banana root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (3), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractal root model applied for estimating the root biomass and architecture in two tropical legume tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number, position, diameter and initial direction of growth of primary roots in Musa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between static and dynamic variables in the description of root growth. Consequences for field interpretation of rooting variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc L. Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 236, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of root growth and water uptake of a maize-cowpea mixture grown under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 235, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily root interactions for water in a tropical shrub and grass alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of root water extraction : examination of a minimum energy hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Braddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 165 (3), pp.226-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of functional-structural tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (5), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of the root architecture of Gliricidia sepium for the spatial prediction of root branching, size and mass : model development and evaluation in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 209, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004461130561IS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de l'irrigation des bananeraies sur sols ferrallitiques et sols vertiques en Guadeloupe : recherche d'indicateurs de l'état hydrique de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and transpiration partitioning in a maize-sorghum intercrop : test and evaluation of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : II. Thickness variations of vertisols for indicating water status in soil and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERESA : I. Matric water content measurements through thickness variations in vertisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des flux de seve par bilan thermique appliquee a l'estimation de la transpiration d'un arbuste (Gliricidia sepium) et d'un peuplement de canne a sucre (Saccharum officinarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.594-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf number sensitivity in relation to photoperiod in multilocation field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.O. Edmeades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 83 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of innovative methods for the control of Acromyrmex octospinosus in Guadeloupe: Towards a viable cohabitation for agrosystems in an agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2018, Belize City, Belize. 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers - The contribution of Inra Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Marie-Laure Abinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean, a bouquet of flowers. Floralies internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie des Trois-Ilets. Trois-Ilets, MTQ., Jun 2015, Trois-Ilets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and ecosystem services. Guadeloupe as a blue and green Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biodiversité et le Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat de la Convention sur la diversité biologique (SCDB). Montreal, CAN.; Communauté Economique Européenne (CEE). Bruxelles, BEL.; Gouvernement Français. Paris, FRA.; La Région Guadeloupe. Basse-Terre (Guadeloupe), FRA.; Gouvernement des Iles Vierges Britanniques. Road Town, VGB.; Association des Pays et Territoires d’Outre-mer de l’Union européenne (OCTA). Bruxelles, BEL.; Union Internationale pour la Conservation de la Nature (UICN). INT., Oct 2014, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-écologie : quels principes dans les agro-écosystèmes tropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches en agro-écologie ? Rencontre INRA au Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Grandisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology: which challenges for agriculture and research in the Caribbean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Isabela, INT., Jul 2011, Bridgetown, Barbados. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method combining simulation models and on farm surveys for ex ante assessment of agro-ecological innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for ex ante modelling of adoption of alternative crop management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie agroécologique, intensification écologique et innovation agricole : le défi des systèmes « multi-espèces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agroécologie tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National de la Guadeloupe. Saint-Claude, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Vieux-Habitants (Guadeloupe), FRA.; Association des Producteurs de Fruits et de Christophines de Guadeloupe (ASSOFWI). Vieux-Habitants, FRA., 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesueur Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A participatory method to design innovative sustainable cropping systems for citrus production at the field scale in the french West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau indispensable à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat Intercommunal d'Alimentation en Eau et Assainissement de la Guadeloupe (SIAEAG). Gosier, FRA., Oct 2009, Baie-Mahault (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm activities induce better resistance to plant-parasitic nematodes in banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from Concepts to Applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'application de l'ingénierie des écosystèmes (Gaié). Paris, FRA., Dec 2009, Paris, France. 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inacio de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de couverture en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vieux-Habitants, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of methologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Sicily, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic tree-soil-crop interaction model WaNulCas for the evaluation of multi-species agro-ecosystems in the tropics : a case study with banane (&amp;lt;em&amp;gt;Musa&amp;lt;/em&amp;gt; spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betha Lusiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). Labo/service de l'auteur, Isabela, INT., Jul 2006, Carolina, Puerto Rico. 443 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voxel cellular automata for modelling opportunistic tree root systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the crop model STICS to intercropping. Theoretical basis and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O plantio associado entre a bananeira (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Cavendish &amp;quot;Grande Naine&amp;quot;) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D.C.): a busca de alternativas para una agricultura conservacionista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Stics pour les cultures de bananes associées ; acquis et besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrando modelos de simulação de sistemas de cultivo orgânicos: a utilidade do modelo STICS na comparação do monocultivo da banana com a associação com leguminosas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso mundial sobre agricultura conservacionista [2. World congress on conservation agriculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et les cultures de bananes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leinster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A busca de sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa sp.&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt; (L.) D. C.) e as possibilidades de uma agricultura tropical sustentável do ponto de vista agro-ecologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical capacitance as a tool for non-invasive root size estimation : minimizing soil and electrodes influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Society of Root Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of rain partitionning on below ground competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tree root systems in tropical agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil management and water regime on banana growth between planting and flowering. Simulation using the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of a functional-structural tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perttunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils d'analyse de la disponibilité de l'eau dans la rhizosphère des sols argileux gonflants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphère Aix'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions pour l'eau dans une association arbre-herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche fondamentale et modélisation, applications tempérées et meditéranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptacion y utilizacion del modelo STICS para diagnosticar el efecto de la profundidad de arada sobre la alimentacion hidrica, la nutricion mineral y el rendimiento del cultivo de banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio International Franco-Cubano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau à la parcelle, et itinéraires techniques dans les sols argileux gonflants irrigués de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau à la parcelle : Intérêts et limites des associations culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écophysiologique des arbres en association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa: Un outil d'évaluation des stocks hydriques en sols argileux gonflants - Application à la maitrise de l'eau au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Saint-Domingue, République dominicaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau a la parcelle et systemes de culture irrigues dans la zone caraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agroécologie à la bioéconomie : des alternatives pour la modernisation
+du système agricole et alimentaire des Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of previous mycorrhizal crop on AMF and bacterial wilt incidence of Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Dehli, India. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can earthworm activities induce better phosphorus availability and resistance to banana plant-parasitic nematodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An holistic approach to cropping practices, a prerequisite for an agroecological diagnosis of plantain cropping systems in Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ogisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What tools for agroecological diagnosis? Towards a methodological approach with Plantain (Musa paradisiaca).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunise Deloné-Louis Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Scientific Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lloyd Erskine Sandiford Centre, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting a sustainable partnership between the forces of development and research in French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congrès de la Société européenne d'agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de culture durable en verger d'agrumes en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivos alternativos ao monocultivo: a associação entre banana (&amp;lt;em&amp;gt;Musa acuminata&amp;lt;/em&amp;gt; cv. Grande Naine) e feijão-de-porco (&amp;lt;em&amp;gt;Canavalia ensiformis&amp;lt;/em&amp;gt;(L.)D C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Latino Americano sobre Investigação e Extensão em Sistemas Agropecuários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Florianópilis, Brazil. , 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Caurla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APEBA, un levier majeur pour une stratégie bioéconomique dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ernou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités du 52ème Congrès de la CFCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités 2015-2016 du Centre INRA Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de Site et Schéma de Centre (3SC) 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation du Centre Inra Antilles-Guyane 2013-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma de Centre Inra Antilles-Guyane 2013-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut national de la recherche agronomique (INRA). 2011, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de développement de la culture du Pois d’Angole à Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de modèles opérationnels de simulation du partage des ressources en cultures associées : Compte-rendu d'activité 1996 et projet 1997 AIP AGRIFOR (Thème 1, &amp;quot;analyse et modélisation de l'interaction arbre-cultures&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIPAGRIFOR--0, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des deplacements verticaux de solide pour l'etude du fonctionnement hydrique des sols argileux gonflants. Applications a l'economie de l'eau dans les zones tropicales a saison seche marquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89LO--216, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Trans’Act pour une petite agriculture familiale. Vers une performance socio-économique dans une logique agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, 129 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sharing of resources in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Sievänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on functional-structural tree and stand models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grefi, Canada. 12 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modernization of Caribbean agro-systems: From concept to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Production Practices in the Caribbean : Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ian Randle Publishers CTA, 456 p., 2015, 978-976-637-889-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf-cutting ants, biology and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 315 p., 2014, Sustainable Agriculture Reviews, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services of Multispecific and Multistratified Cropping Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems and Agroecology in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering to biocontrol soil pests for crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil–Root Interactions in Mixed Plant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel G.K. Adiku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancing Understanding and Quantification of Soil–Root Growth Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy; Crop Science Society of America; Soil Science Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2013, Advances in Agricultural Systems Modeling, 978-0-89118-338-9. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/advagricsystmodel4.c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Impedance Spectroscopy and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Repo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimo Silvennoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Roots : An Updated Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 382 p., 2012, 978-3-642-22066-1. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22067-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling root competition for water in mixed crops : a basic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostico agronomico do arroz na micro-regiao de Maraba (Para-Brasil) : primeiros resultatos e metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atas do Seminario agricultura familiar e devenvolvimento rural na Amazonia Oriental/Actes du Séminaire agriculture familiale et développement rural en Amazonie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane, 1992, Agricultures paysannes et Développement : Caraïbe - Amérique tropicale (Gpe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.511, 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brukler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de mise en place et régulation des architectures racinaires d'espèces associées en situation de compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'orientation générale du programme AGRO. Agricultures familiales Région Ouest. 1ère partie : Etat actuel des orientations de travail et des acquis (Recherche/Formation/Développement). 2ème partie : Actions de développement entreprises ou envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garganta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficits de croissance des rejetons de canne à sucre consécutifs à la sécheresse de 1991 en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMSERV - Expert system of selection assistance of service plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Melfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agricole de l'eau à la parcelle et systèmes de cultures irriguées dans la zone caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité de l'eau dans un système &amp;quot;sol argileux gonflant-canne à sucre-atmosphere&amp;quot;. Application à la recherche d'indicateurs de l'état hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Université des Antilles et de la Guyane, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId578"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C634B5F"/>
+    <w:nsid w:val="BD8F71DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-ozier-lafontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-8105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Celliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokke de Jong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ting Huang-Lachmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2022.100300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplace" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reinette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408028469930225E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01891239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.193" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boullenger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vanni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.928.48" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.02.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBFL41GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoer Lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-158" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-7531-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775A70D93059089027E886170FE6E920DB45026C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.K. Adiku" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Siev&#228;nen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perttunen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Rose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Braddock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Nikinmaa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Perttunen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000131" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711975v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Edmeades" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795476v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Anais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757852v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755498v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betha Lusiana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763638v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Mulia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jackson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191062v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournebize" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764516v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Santos Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leinster" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos Silva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760192v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760607v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771603v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coiffier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764692v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berninger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767767v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766280v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770660v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poyet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766962v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845008v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774306v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791449v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joachim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basti&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grammont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807988v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peninna Deberdt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817190v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760933v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786996v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhorne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ernou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786290v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795798v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803776v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817936v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835534v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830224v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801852v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801302v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793835v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807793v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G.K. Adiku" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Dunn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sciencesocieties.org/Purchase/ProductDetail.aspx?Product_code=912e85fd-d746-e211-970a-0013210e308c" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel4.c11" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811318v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Repo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimo Silvennoinen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=7ylYGyMQYGwC&amp;amp;pg=PA25&amp;amp;lpg=PA25&amp;amp;dq=%22Electrical+Impedance+Spectroscopy+and+Roots%22+marcuso&amp;amp;source=bl&amp;amp;ots=oxnTSn5Xoo&amp;amp;sig=OKqHRRnGw1NFgg38BicPhKuEEhk&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=RBaFUrS1H46SkQeWgIHADQ&amp;amp;ved=0CEYQ6AEwAQ#v=onepage&amp;amp;q=%22Electrical%20Impedance%20Spectroscopy%20and%20Roots%22%20marcuso&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22067-8_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Veiga" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801642v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849478v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garganta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843963v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Verdier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850396v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843970v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harry-ozier-lafontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6062-8105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sovPd4UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis Jeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150823" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Celliers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokke de Jong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ting Huang-Lachmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2022.100300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laplace" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reinette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408028469930225E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunie Labonte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12273" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S62FCD79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01891239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louison" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.193" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boullenger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vanni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.928.48" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBFL41GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0090" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H46J0RP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aurela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2267" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTH4Z7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoer Lu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-158" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683558v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-7531-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775A70D93059089027E886170FE6E920DB45026C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886173v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002084" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675898v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.K. Adiku" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Siev&#228;nen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perttunen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695458v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Rose" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Braddock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Nikinmaa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Perttunen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000131" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715379v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715341v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Edmeades" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795476v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Anais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Marie-Laure Abinne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799237v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804729v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808001v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820721v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757852v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755498v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betha Lusiana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Mulia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jackson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191062v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournebize" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos Silva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764516v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Santos Silva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leinster" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos Silva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760192v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760607v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759864v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771603v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coiffier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764692v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berninger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767023v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766236v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767767v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765892v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768386v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770660v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poyet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766962v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845008v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774306v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791449v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joachim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basti&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grammont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807988v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peninna Deberdt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089318v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunise Delon&#233;-Louis-Jeune" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089246v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forite" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ogisma" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089209v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817190v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786996v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhorne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ernou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786332v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786290v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795798v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795314v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795548v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803776v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817936v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835534v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845193v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801772v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830224v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801393v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801302v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793835v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801852v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807793v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G.K. Adiku" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Dunn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sciencesocieties.org/Purchase/ProductDetail.aspx?Product_code=912e85fd-d746-e211-970a-0013210e308c" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel4.c11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811318v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Repo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimo Silvennoinen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=7ylYGyMQYGwC&amp;amp;pg=PA25&amp;amp;lpg=PA25&amp;amp;dq=%22Electrical+Impedance+Spectroscopy+and+Roots%22+marcuso&amp;amp;source=bl&amp;amp;ots=oxnTSn5Xoo&amp;amp;sig=OKqHRRnGw1NFgg38BicPhKuEEhk&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=RBaFUrS1H46SkQeWgIHADQ&amp;amp;ved=0CEYQ6AEwAQ#v=onepage&amp;amp;q=%22Electrical%20Impedance%20Spectroscopy%20and%20Roots%22%20marcuso&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22067-8_2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844850v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844346v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabri" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Veiga" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801642v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849478v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabri" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garganta" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843963v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Verdier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850396v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843970v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>