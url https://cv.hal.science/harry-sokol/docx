--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry Sokol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (273)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the dynamics of mucosa-associated microbiota in post-operative recurrence of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2026.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic Use and the Persistence of Biologic Therapies in Patients With Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Penso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 162 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.4427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in mucosa branched N -glycans lead to dysbiosis and downregulation of ILC3: a key driver of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Gaifem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia S Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francisca Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2461210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and Microbiome-Directed Therapy 2.0 for IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Ananthakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (3), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2024.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sMAdCAM‐1 is decreased after allo‐HCT, along with gut microbiota dysbiosis, and is associated with hematopoietic recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Siblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razan Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Suner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HemaSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hem3.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii Is Associated With Clinical Response to Immune Checkpoint Inhibitors in Patients With Advanced Gastric Adenocarcinoma: Results of Microbiota Analysis of PRODIGE 59-FFCD 1707-DURIGAST Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Evesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168 (3), pp.601-603.e2. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2024.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunometabolic reprogramming of macrophages by gut microbiota-derived cadaverine controls colon inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Augusto Campos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.1855-1872.e10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2025.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Basten Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Henches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regorafenib plus avelumab in advanced gastroenteropancreatic neuroendocrine neoplasms: a phase 2 trial and correlative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Jade Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.584-594. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43018-025-00916-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative metagenomics and metabolomics reveal age-associated gut microbiota and metabolite alterations in a hamster model of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Brito Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marybeth Creskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2486511. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2486511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut microbiome in inflammatory bowel disease: from concept to clinical reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5217/ir.2025.00104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International consensus statement on microbiome testing in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Porcari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin H Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Asnicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siew C Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.154 - 167. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2468-1253(24)00311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota modulation through Akkermansia spp. supplementation increases CAR-T cell potency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marcos-Kovandzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Avagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janesa Srikanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metabolite indole-3-propionic acid drives mitochondrial respiration in CD4+ T cells to confer protection against intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Puchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (12), pp.2510-2530. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-025-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05390470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and clinical remission in patients with inflammatory bowel disease: A multicenter cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2025.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05376814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of different modalities of faecal microbiota transplantation in ulcerative colitis: systematic review and network meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.17562848251369624. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17562848251369624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Clinical and Pharmacological Parameters on Faecal Microbiota Transplantation Outcome in Clostridioides difficile Infections: Results of a 5‐Year French National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Cassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.18330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota posttranslationally modifies IgA1 in autoimmune glomerulonephritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (740), pp.eadl6149. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.adl6149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic inflammatory response to daily exposure to microcystin-LR and the underlying gut microbial mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.135855. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of frozen native feces for fecal microbiota transplantation in recurrent Clostridioides difficile infection: a simple way to improve the efficiency of donor feces preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Navelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (10), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00734-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual molecule targeting HDAC6 leads to intratumoral CD4+ cytotoxic lymphocytes recruitment through MHC-II upregulation on lung cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Demeules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e007588. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jitc-2023-007588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic perspectives of pre-, pro-, post-biotics in the treatment of sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ticinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe de Souto Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.100298. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnha.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Evidence-Based Use of Probiotics (Notably Saccharomyces boulardii CNCM I-745 and Lactobacillus rhamnosus GG) Mitigate the Clinical Effects of Antibiotic-Associated Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Waitzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Guarner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Hojsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brent Polk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (3), pp.901-914. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12325-024-02783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota alterations are associated with phenotype and genotype in familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kead322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the duodenojejunal microbiome with the oral and fecal microbiomes reveals its stronger association with obesity and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohia Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène J G Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), 2405547 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2405547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating high-fat diet enhances atherosclerosis by neutrophil reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Al-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thietart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634 (8033), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07693-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing intestinal tryptophan catabolism to relieve atherosclerosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Chajadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Radecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmala Mouttoulingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Al-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6390. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50807-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Rudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp. 2333434. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridioides difficile infection as a potential trigger for Familial Mediterranean Fever attacks and fecal transplantation as a rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bachmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.148-149. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejim.2024.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early ileal resection in Crohn's disease is not associated with severe long-term outcomes: The ERIC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Uzzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.18247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the fetal microbiome illustrates pitfalls of low-biomass microbial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus de Goffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Perez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Bäckhed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7945), pp. 639-649. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of aryl hydrocarbon receptor signalling promotes hepatic disorders in cancer cachexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pötgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Neyrinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp 1569-1582. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.13246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput sequencing approach identifies immunotherapeutic targets for bacterial meningitis in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.104439. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipilimumab with atezolizumab-bevacizumab in patients with advanced hepatocellular carcinoma: The PRODIGE 81-FFCD 2101-TRIPLET-HCC trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (4), pp 464-470. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2023.01.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophils: from IBD to the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (3), pp.184-197. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-023-00871-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive Escherichia coli in Crohn’s disease: lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (1), pp.39 _+. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 controls pulmonary inflammation from cigarette smoke in a gut microbiota-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Huot-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoussa Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1224383. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1224383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut microbiota in inflammatory bowel diseases: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp. 102319. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2023.102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic inhibition of CARD9 accelerates the development of atherosclerosis in mice through CD36 dependent-defective autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icia Santos-Zas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 4622. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-40216-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate acts through HDAC inhibition to enhance aryl hydrocarbon receptor activation by gut microbiota-derived ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Modoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Nádvorník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp. 2105637. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2105637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term diosmectite use does not alter the gut microbiota in adults with chronic diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp. 54. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-022-02464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota and bile acids in IBD patients undergoing screening for colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reimund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laharie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2078620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota’s composition and metabolic output correlates with COVID-19-like severity in obese NASH hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Robil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2100200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03741928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Reprogramming of Tryptophan Metabolism During Pregnancy Shapes Host Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162 (6), pp.1587-1589. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2022.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in SARS-CoV-2 Virus Infectivity in Human and Hamster Feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchatre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1777. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03790195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothea Touch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (12), pp.e154722. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient knowledge of gut microbiota and acceptability of fecal microbiota transplantation in various diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Radoszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.14320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota’s composition and metabolic output correlates with COVID-19-like severity in obese NASH hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksejs Sazonovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guhan Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-022-01156-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the efficacy of FMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.1759-1760. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01991-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFCD 1709-SIRTCI phase II trial: Selective internal radiation therapy plus Xelox, Bevacizumab and Atezolizumab in liver-dominant metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Randrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Catena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.857-863. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2022.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of the frequency and severity of noninfectious manifestations in primary immunodeficiencies: A study of a national retrospective cohort of 1375 patients over 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Alligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.2116-2125. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2021.12.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ileal microbiota on surgical site infections in Crohn’s disease: a nationwide prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emré Anakok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.1211-1221. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific gut microbiota taxa as a key source of variability in colitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (8), pp.491-492. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-022-00644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SER-109 for Recurrent Clostridioides difficile Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386 (20), pp.1956-1958. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMc2202493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of the frequency and severity of noninfectious manifestations in primary immunodeficiencies: A study of a national retrospective cohort of 1375 patients over 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Alligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.2116-2125. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2021.12.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dose IL-2 shapes a tolerogenic gut microbiota that improves autoimmunity and gut inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otriv Nguekap Tchoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (17), </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.159406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of FMT – From early clinical to standardized treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Servetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Daschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biologicals.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-reactive protein values after surgery for inflammatory bowel disease: is it still a good marker for intra-abdominal complication? A retrospective cohort study of 347 procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Bouteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Challine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Voron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren O’connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Colorectal Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (11), pp.2347-2356. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00384-022-04259-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastro Hep Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.393--402. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-associated gut microbiota impair hippocampus-dependent memory in a vagus-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soham Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Haider Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Liliana Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (15), pp.e147700. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.147700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03888764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in neuroinflammation and synaptic dysfunction: a focus on Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bairamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dorothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-022-00522-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived metabolites as central regulators in metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1174-1182. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pembrolizumab with Capox Bevacizumab in patients with microsatellite stable metastatic colorectal cancer and a high immune infiltrate: The FFCD 1703-POCHI trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Monterymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (10), pp.1254-1259. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.109332. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Berenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota following SARS-CoV-2 infection correlates with disease severity in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Machelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Robil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eik Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2018900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating bile acids concentration is predictive of coronary artery disease in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.22661. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoring System to Determine Patients' Risk of Colectomy Within 1 Year After Hospital Admission for Acute Severe Ulcerative Colitis Short title: Predictors of colectomy in patients with ASUC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najim Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.1602-1610.e1. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in Patients with Chronic Granulomatous Disease Treated with Tumor Necrosis Factor Alpha Blockers for Inflammatory Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-020-00901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 vaccines and donor recruitment for FMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lodberg Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Kuijper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Faecal Microbiota Transplantation (FMT) in Europe : A Europe-wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mark Dahl Baunwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M Terveer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Frederik Dahlerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Erikstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perttu Arkkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated inflammatory diseases and nutrition: results from an online survey on patients’ practices and perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Halioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40795-021-00446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipient factors in faecal microbiota transplantation: one stool does not fit all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), p. 503-513. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00441-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised model for stool banking for faecal microbiota transplantation: a consensus report from a multidisciplinary UEG working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert J Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogier E Ooijevaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian L Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M Terveer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone C Lieberknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.229-247. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620967898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02996890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate, a new microbiota-dependent player in CD8+ T cells immunity and cancer therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (7), pp.100328. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan Metabolism as a Pharmacological Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Modoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.60-73. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tips.2020.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockage of bacterial FimH prevents mucosal inflammation associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01135-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIGE 59-DURIGAST trial: A randomised phase II study evaluating FOLFIRI + Durvalumab ± Tremelimumab in second-line of patients with advanced gastric cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid El Hajbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Di Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2020.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gut fungal and bacterial communities on the outcome of allogeneic hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1127-1132. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-021-00429-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wrzosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IBD-disk is a reliable tool to assess the daily-life burden of patients with inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tadbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Serrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hebuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (5), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived metabolites as key actors in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.223-237. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0258-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert centres for faecal microbiota transplantation: The guarantee for safe and effective use of faecal transplants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (10), p. 1145-1146. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620970372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pudlarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewi Vernerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Mimicry: Promiscuous Receptors PXR and AhR, and Microbial Metabolite Interactions in the Intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tips.2020.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased risk of permanent stoma in Crohn’s disease associated with hidradenitis suppurativa: a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.303-310. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.15863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fecal microbiota transplantation on chronic recurrent pouchitis in ulcerative colitis with ileo-anal anastomosis: study protocol for a prospective, multicenter, double-blind, randomized, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trang-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-020-04330-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Montil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell–derived hepcidin sequesters iron from the microbiota to promote mucosal healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bessman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6487), pp.186-189. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell–derived hepcidin sequesters iron from the microbiota to promote mucosal healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bessman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6487), pp.186-189. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the loss-of-function impact of 5’ untranslated region variants in 15,708 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Whiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chothani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2523. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10717-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clinical decision support tool may help to optimise vedolizumab therapy in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parambir S. Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipul Jairaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Serrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (5), pp.553-564. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.15609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential causes and consequences of gastrointestinal disorders during a SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.107915. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human microbial metabolite mimicry as a strategy to expand the chemical space of potential drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmit Ranhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.1575-1579. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tofacitinib treatment alters mucosal immunity and gut microbiota during experimental arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatouma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.e163. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural variation reference for medical and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Alföldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7809), pp.444-451. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2287-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycans as Immune Checkpoints: Removal of Branched N-glycans Enhances Immune Recognition Preventing Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1407-1425. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-20-0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of faecal microbiota transplant donors during the COVID-19 outbreak: suggestions for urgent updates from an international expert panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin H Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen R Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Kassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(20)30082-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02519897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in PSC : From association to possible causality. Commentary to “Gut pathobionts underlie intestinal barrier dysfunction and liver T helper 17 cell immune response in primary sclerosing cholangitis” by Nakamoto et al., Nature Microbiology, January 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Microbiota at the Service of Immunometabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjia Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lloyd-Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Vatanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence of ileal mucosa-associated microbiota to predict postoperative endoscopic recurrence in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics: a trigger for inflammatory bowel disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (11), pp.956-957. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(20)30208-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Index Scores of Chronic Inflammatory Bowel Disease Activity Associate With Development of Colorectal Neoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.150-157.e1. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donated stool for faecal microbiota transplantation is not a drug, but guidance and regulation are needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jgt Vehreschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Md Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juozas Kupcinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.353-354. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620910847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation in gastrointestinal disorders: time for precision medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-020-00757-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence of ileal mucosa-associated microbiota to predict postoperative endoscopic recurrence in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A necessary discussion after transmission of multidrug-resistant organisms through faecal microbiota transplantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Kuijper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hawkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (11), pp.1161-1162. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30545-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal Microbiota Transplantation for Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (22), pp.2240. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2019.3946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan and metabolic syndrome, a new challenge for health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation before or after allogeneic hematopoietic transplantation in patients with hematologic malignancies carrying multidrug-resistance bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (8), pp.1682-1688. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.198549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Berzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Psimaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Alentorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.153-154. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Microscopic Lesions at Ileal Resection Margin and Recurrence After Surgery in Patients With Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cazals-Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gardair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International consensus conference on stool banking for faecal microbiota transplantation in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cammarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (12), pp.2111-2121. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi participate in the dysbiosis of gut microbiota in patients with primary sclerosing cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kemgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp. gutjnl-2018-317791. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux-en-Y Gastric-Bypass and sleeve gastrectomy induces specific shifts of the gut microbiota without altering the metabolism of bile acids in the intestinal lumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.428-431. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-018-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02016619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii Skews Human DC to Prime IL10-Producing T Cells Through TLR2/6/JNK Signaling and IL-10, IL-27, CD39, and IDO-1 Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudy Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarrabayrouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tabiasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.143. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific changes in faecal microbiota are associated with familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), pp.1398-1404. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a global quantitative analysis methodology of tryptophan metabolites in mice using LC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Attucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.593-598. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291264v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on the commensal microbiota in inflammatory bowel disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tchetgen Tchetgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Knights</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Imhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.e1008018. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03278619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria engineered to produce IL-22 in intestine induce expression of REG3G to reduce ethanol-induced liver disease in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Hwan Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal dysbiosis in Inflammatory Bowel Disease associated with primary immunodeficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell clonal expansions in ileal Crohn’s disease are associated with smoking behaviour and postoperative recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chardiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.gutjnl-2018-317878. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased incidence of systemic serious viral infections in patients with inflammatory bowel disease associates with active disease and use of thiopurines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619889763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Genetic Variants in NUDT15 With Thiopurine-Induced Myelosuppression in Patients With Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Voskuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (8), pp.773. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2019.0709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stool for fecal microbiota transplantation should be classified as a transplant product and not as a drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert J Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jgt Vehreschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian L Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Md Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouzas Kupciskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.1408-1410. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619887579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut mycobiota: insights into analysis, environmental interactions and role in gastrointestinal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in epidemiological features between ulcerative colitis and Crohn’s disease: The early life-programmed versus late dysbiosis hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebbe Langholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nynne Nyboe-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical activity is an independent risk factor of ischemic heart and cerebrovascular arterial disease in patients with inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0201991. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and multi-omics cross-phenotyping of patients with autoimmune and autoinflammatory diseases: the observational TRANSIMMUNOM protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férial Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.e021037. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01978798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal : quels impacts sur la carcinogenèse et le traitement du cancer colorectal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tam Baylatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota-Stimulated Innate Lymphoid Cells Support β-defensin 14 Expression in Pancreatic Endocrine Cells Preventing Autoimmune Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Miani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Waeckel-Enée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subash Chand Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.557 - 572.e6. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0202587. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory Effect of Ursodeoxycholic Acid on Clostridium difficile Germination Is Insufficient to Prevent Colitis: A Study in Hamsters and Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola-Jade Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2849. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Regulation of Tryptophan Metabolism in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.716-724. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide-binding domain leucine-rich repeat containing proteins and intestinal microbiota: pivotal players in colitis and colitis-associated cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Prossomariti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ricciardiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.01039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Brigidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.565. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0452-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond metagenomics, metatranscriptomics illuminates microbiome functionality in IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.193-194. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrgastro.2018.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CCR6 and CXCR6 by Gut-Derived CD4+/CD8α+ T-Regulatory Cells, Which Are Decreased in Blood Samples From Patients With Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudy Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Desfrançois-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.1205-1217. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2018.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01968888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota: an underestimated actor in radiation-induced lesions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Erik Adolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in epidemiological features between ulcerative colitis and Crohn’s disease: The early life-programmed versus late dysbiosis hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebbe Langholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nynne Nyboe-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venteclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Chajadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (8), pp.1113-1120. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and multi-omics cross-phenotyping of patients with autoimmune and autoinflammatory diseases: the observational TRANSIMMUNOM protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferial Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.e021037. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European consensus conference on faecal microbiota transplantation in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cammarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Tilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Rajilić-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Kump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (4), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection in acute flares of inflammatory bowel disease: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.643-646. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2017.01.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental colitis delays and reduces the severity of collagen-induced arthritis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kokten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine El Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184624. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism : dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp. 243-247. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in digestive cancers: our new partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hansmannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kokten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bronowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (12), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgx087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the intestinal microbiota in patients with inflammatory bowel disease and Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mcquitty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1361092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote, un nouveau facteur de risque cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (7-8), pp.708-713. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbial signature for Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Borruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (5), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Granulomatous Disease in Patients Reaching Adulthood: A Nationwide Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dunogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coignard-Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciw837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02451326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.608. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii A2-165 has a high capacity to induce IL-10 in human and murine dendritic cells and modulates T cell responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette A. van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanweer Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.18507. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vétizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal microbiota dysbiosis in IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (6), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel anti-inflammatory probiotic strains isolated from pulque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100 (1), pp.385-396. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7049-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on Life Expectancy of Withdrawing Thiopurines in Patients with Crohn’s Disease in Sustained Clinical Remission: A Lifetime Risk-Benefit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157191. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased tryptophan and increased kynurenine levels in mastocytosis associated with digestive symptoms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinn Soucié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (3), pp.416-420. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation in inflammatory bowel disease: the quest for the holy grail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (6), pp.1360-1365. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness and Safety of Vedolizumab Induction Therapy for Patients with Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (11), pp.1593-1601.e2. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota transplantation in recurrent Clostridium difficile infection: Recommendations from the French Group of Faecal microbiota Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature CD8 + T-cell clonal expansion in the oral cavity and digestive tract: a severe lymphoid malignancy that mimics Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ccr3.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.67. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Microbiome in Inflammatory Bowel Disease: Critical Evaluation of Current Concepts and Moving to New Horizons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (Suppl 1), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000437104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Lemann Index values during the First Years of Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gilletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.1633-1640.e3. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4CD8aa Lymphocytes, A Novel Human Regulatory T Cell Subset Induced by Colonic Bacteria and Deficient in Patients with Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarrabayrouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Marc Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.e1001833. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01280941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and risk factors of Clostridium difficile infection in patients hospitalized for flare of inflammatory bowel disease: A retrospective assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (12), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (11), pp.1841-1846. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of probiotics on risk factors for cardiovascular diseases. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 ((2)), pp.175-89. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.579361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Kreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated with Durable Response to Infliximab in Crohn's Disease 5 Years and Beyond: A Multicenter International Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Juillerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Yajnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochip SNP array identifies novel genetic variants conferring susceptibility to candidaemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa D Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne P Smeekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4675. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-Based Genetic Assay Identifies Genes in T1D Susceptibility Loci Controlling Cellular Antiviral Immunity in Mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto B Jijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira R Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aivi Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e108777. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the Intestinal Microbiome (Dysbiosis) as a Predictor of Relapse After Infliximab Withdrawal in Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Vernier-Massouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charle Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (6), pp.978-986. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Exclusive Enteral Nutrition in Crohn's Disease Are not Mediated by Faecalibacterium prausnitzii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.E18. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.MIB.0000440815.76627.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications and surgery in the inflammatory bowel diseases biological era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MOG.0000000000000078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.1416-1423. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease of the vulva.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased Lymphatic Vessel Density Is Associated With Postoperative Endoscopic Recurrence in Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jouret-Mourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (10), pp.2084-2090. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182971cec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[A colourful villous atrophy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fléjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 ((6)), pp.418-20. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal manifestations in mastocytosis: A study of 83 patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandhi Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.866-873.e3. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2013.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 Mediates Intestinal Epithelial Cell Restitution, T-helper 17 Responses, and Control of Bacterial Infection in Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara L Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myunghwan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bret Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (3), pp.591-601.e3. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2013.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of thalidomide in patients with inflammatory manifestations of chronic granulomatous disease: A retrospective case series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coignard-Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.997-1000.e4. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2013.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel disease: Results of the 3rd ECCO Pathogenesis Scientific Workshop (III).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aldeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.31-44 </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laharie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.2063-2071. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benarous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (4), pp.531-539. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal neoplasia in PSC-IBD patients: are times changing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazouilleres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 ((2)), pp.175-6. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1478-3231.2011.02671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Santos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarrhées infectieuses aiguës de l’adulte : épidémiologie et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting outcomes in Crohn's disease over 15 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunction of the intestinal microbiome in inflammatory bowel disease and treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochitl C Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy L Tickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Devaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 ((9)), pp.R79. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-9-r79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Outcome of Patients with Crohn's Disease that Responds to Azathioprine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2012.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk between the hepatologist and the cardiologist: a future place for the lithocholic acid as a coronary atheroma risk factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aelion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.2426 </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.25839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, serological and genetic predictors of inflammatory bowel disease course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 ((29)), pp.3806-13. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v18.i29.3806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p40phox Expression Regulates Neutrophil Recruitment and Function during the Resolution Phase of Intestinal Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara L Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Mizoguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (7), pp.3631-3640 </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1103746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Santos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M Blottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current smoking differentially affects blood mononuclear cells from patients with crohn's disease and ulcerative colitis: Relevance to its adverse role in the disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.1101-1111. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air mass pushing the liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (12), pp.1025. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal involvement and manifestations in systemic mastocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandpeix-Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (7), pp.1247-53. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for neoplasia in inflammatory bowel disease patients with pancolitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (11), pp.2405-11. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2010.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragastric administration of a superoxide dismutase-producing recombinant Lactobacillus casei BL23 strain attenuates DSS colitis in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current smoking, not duration of remission, delays Crohn's disease relapse following azathioprine withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.362-3. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sera from patients with Crohn's disease break bacterial lipopolysaccharide tolerance of human intestinal epithelial cells via MD-2 activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.381-90. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1753425909357076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of co-treatment with immunomodulators in patients with inflammatory bowel disease treated with scheduled infliximab maintenance therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.1363-8. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2010.212712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypt abscess-associated microbiota in inflammatory bowel disease and acute self-limited colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyeau-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cryptosporidiosis as a cause of sudden recurrence of digestive symptoms in patients with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Colussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.669-70. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicitis, not appendectomy, is protective against ulcerative colitis, both in the general population and first-degree relatives of patients with IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.356-7. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index and disease activity at treatment initiation: potential new predictors of response to azathioprine therapy in IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.714-5. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota in inflammatory bowel diseases: time to connect with the host.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.327-31. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MOG.0b013e328339536b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Acute diarrhea in the adult].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (3), pp.413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single immunoglobulin infusion can reverse hemodynamic failure associated with severe Clostridium difficile colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 ((10)), pp.2649-50. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light smoking consumption on the clinical course of Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (5), pp.734-41. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncolorectal malignancies in inflammatory bowel disease: more than meets the eye.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.375-81. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000228577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalidomide as a treatment for refractory CGD colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchao Meatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Malamut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Pocidalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (4), pp.1069. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii is an anti-inflammatory commensal bacterium identified by gut microbiota analysis of Crohn disease patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (43), pp.16731-6. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0804812105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial bowel communities of IBD patients: what has it revealed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald W Tannock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.858-67. </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease activity and cancer risk in inflammatory bowel disease associated with primary sclerosing cholangitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazouilleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (22), pp.3497-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any place for alimentary probiotics, prebiotics or synbiotics, for patients with inflammatory bowel disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (8), pp.906-12. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200700147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigottier Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature gradient gel electrophoresis of fecal 16S rRNA reveals active Escherichia coli in the microbiota of patients with ulcerative colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.3172-3177. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02600-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct tryptophan metabotypes associate with disease activity, treatment escalation and future disease progression in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgonje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Welz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of ECCO Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO - European Crohn's and Colitis Organisation, Feb 2025, Berlin, France. pp.i302-i303 ; DOP121, </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae190.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii induces an anti-inflammatory response and a metabolic reprogramming in human monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO - European Crohn's and Colitis Organisation, Feb 2025, Berlin, France. pp.i452-i452 ; P0085, </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae190.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive E. coli in Crohn's Disease: Lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn’s and Colitis Organisation, Feb 2022, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan Metabolites Are Associated with Erosion and Symptoms in Hand Osteoarthritis: Results from the DIGICOD Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Congress of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre les Métabolites du Tryptophane et la Présence d'Érosions et de Symptômes dans l'arthrose digitale : Résultats issus de la cohorte DIGICOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELL SYMPOSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi participate in the dysbiosis of gut microbiota in patients with primary sclerosing cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kemgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54. Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). CHE., Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)30138-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophages of Roseburia intestinalis: the enemy from within</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus of Microbes, Wrocław</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du microbiote intestinal et des cellules productrices d'IL-17 chez les souris arthritiques et lipo-atrophiques PPARγ déficientes : un modèle de désordre immunométabolique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Koufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Rhumatologie (SFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.A139 (O.114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet délétère d’un prophage sur la stabilité de Roseburia intestinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal influence of experimental arthritis on colitis: a model to study extraintestinal manifestations of IBD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kökten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de la Société Française de Pharmacologie et de Thérapeutique (SFP&amp;T)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP&amp;T, Apr 2016, NANCY, France. pp.75 (PS-123)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of post-operative endoscopic recurrence in Crohn's disease: a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2015, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jju027.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of prophages in intestinal microbiota stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages.fr : Interactions phages-bactéries : du fondamental à l'appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota diversity at time of surgery predict endoscopic recurrence in Crohn's disease: results of a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in inflammatory bowel diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Australia. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIV PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Crohn's and Colitis, 11, pp.1, 2017, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of prophages in intestinal bacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus of Microbes Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liverpool,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbiota in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human blood harbors a phageome which differs in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential translocation of bacteriophages across the intestinal barrier in health and Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sbardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harry Sokol </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (271)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the dynamics of mucosa-associated microbiota in post-operative recurrence of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2026.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic Use and the Persistence of Biologic Therapies in Patients With Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Penso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 162 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.4427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and external validation of a predictive model for postoperative recurrence of Crohn’s disease in the biologic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel T.J. Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Diebakate-Scordamaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2026.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and clinical remission in patients with inflammatory bowel disease: A multicenter cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2025.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of different modalities of faecal microbiota transplantation in ulcerative colitis: systematic review and network meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.17562848251369624. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17562848251369624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Clinical and Pharmacological Parameters on Faecal Microbiota Transplantation Outcome in Clostridioides difficile Infections: Results of a 5‐Year French National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Cassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.18330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05376814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sMAdCAM‐1 is decreased after allo‐HCT, along with gut microbiota dysbiosis, and is associated with hematopoietic recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Siblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razan Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Suner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HemaSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hem3.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in mucosa branched N -glycans lead to dysbiosis and downregulation of ILC3: a key driver of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Gaifem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia S Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francisca Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2461210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and Microbiome-Directed Therapy 2.0 for IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Ananthakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (3), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2024.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunometabolic reprogramming of macrophages by gut microbiota-derived cadaverine controls colon inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Augusto Campos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.1855-1872.e10. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2025.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii Is Associated With Clinical Response to Immune Checkpoint Inhibitors in Patients With Advanced Gastric Adenocarcinoma: Results of Microbiota Analysis of PRODIGE 59-FFCD 1707-DURIGAST Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Evesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168 (3), pp.601-603.e2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2024.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review evaluating the current state of gut microbiota and its metabolites in valvular heart disease physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (6), pp.e14381. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.14381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Basten Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Henches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05420000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regorafenib plus avelumab in advanced gastroenteropancreatic neuroendocrine neoplasms: a phase 2 trial and correlative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Jade Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.584-594. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43018-025-00916-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut microbiome in inflammatory bowel disease: from concept to clinical reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5217/ir.2025.00104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International consensus statement on microbiome testing in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Porcari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin H Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Asnicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siew C Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.154 - 167. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2468-1253(24)00311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative metagenomics and metabolomics reveal age-associated gut microbiota and metabolite alterations in a hamster model of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Brito Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marybeth Creskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2486511. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2486511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota modulation through Akkermansia spp. supplementation increases CAR-T cell potency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marcos-Kovandzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Avagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janesa Srikanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Dientamoeba fragilis interhuman transmission by fecal microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Moreno-Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Camou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 66 (2), pp.107504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2025.107504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metabolite indole-3-propionic acid drives mitochondrial respiration in CD4+ T cells to confer protection against intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Puchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (12), pp.2510-2530. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-025-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05390470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early ileal resection in Crohn's disease is not associated with severe long-term outcomes: The ERIC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Uzzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.18247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota posttranslationally modifies IgA1 in autoimmune glomerulonephritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (740), pp.eadl6149. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.adl6149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic inflammatory response to daily exposure to microcystin-LR and the underlying gut microbial mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.135855. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of frozen native feces for fecal microbiota transplantation in recurrent Clostridioides difficile infection: a simple way to improve the efficiency of donor feces preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Navelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (10), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00734-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual molecule targeting HDAC6 leads to intratumoral CD4+ cytotoxic lymphocytes recruitment through MHC-II upregulation on lung cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Demeules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e007588. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jitc-2023-007588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic perspectives of pre-, pro-, post-biotics in the treatment of sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ticinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe de Souto Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.100298. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnha.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Evidence-Based Use of Probiotics (Notably Saccharomyces boulardii CNCM I-745 and Lactobacillus rhamnosus GG) Mitigate the Clinical Effects of Antibiotic-Associated Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Waitzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Guarner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Hojsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brent Polk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (3), pp.901-914. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12325-024-02783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the duodenojejunal microbiome with the oral and fecal microbiomes reveals its stronger association with obesity and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohia Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène J G Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), 2405547 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2405547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota alterations are associated with phenotype and genotype in familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kead322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating high-fat diet enhances atherosclerosis by neutrophil reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Al-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thietart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634 (8033), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07693-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing intestinal tryptophan catabolism to relieve atherosclerosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Chajadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Radecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmala Mouttoulingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Al-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6390. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50807-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Rudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp. 2333434. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridioides difficile infection as a potential trigger for Familial Mediterranean Fever attacks and fecal transplantation as a rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bachmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.148-149. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejim.2024.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic inhibition of CARD9 accelerates the development of atherosclerosis in mice through CD36 dependent-defective autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icia Santos-Zas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 4622. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-40216-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of aryl hydrocarbon receptor signalling promotes hepatic disorders in cancer cachexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pötgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Neyrinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp 1569-1582. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.13246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the fetal microbiome illustrates pitfalls of low-biomass microbial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus de Goffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Perez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Bäckhed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7945), pp. 639-649. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput sequencing approach identifies immunotherapeutic targets for bacterial meningitis in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.104439. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipilimumab with atezolizumab-bevacizumab in patients with advanced hepatocellular carcinoma: The PRODIGE 81-FFCD 2101-TRIPLET-HCC trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (4), pp 464-470. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2023.01.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophils: from IBD to the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (3), pp.184-197. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-023-00871-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive Escherichia coli in Crohn’s disease: lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (1), pp.39 _+. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut microbiota in inflammatory bowel diseases: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp. 102319. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2023.102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP6 controls pulmonary inflammation from cigarette smoke in a gut microbiota-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Huot-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoussa Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1224383. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1224383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-associated gut microbiota impair hippocampus-dependent memory in a vagus-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soham Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Haider Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Liliana Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (15), pp.e147700. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.147700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03888764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in neuroinflammation and synaptic dysfunction: a focus on Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bairamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dorothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-022-00522-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in SARS-CoV-2 Virus Infectivity in Human and Hamster Feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchatre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1777. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03790195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothea Touch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (12), pp.e154722. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Reprogramming of Tryptophan Metabolism During Pregnancy Shapes Host Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162 (6), pp.1587-1589. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2022.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota’s composition and metabolic output correlates with COVID-19-like severity in obese NASH hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Robil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2100200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03741928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate acts through HDAC inhibition to enhance aryl hydrocarbon receptor activation by gut microbiota-derived ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Modoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriane Oeuvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Nádvorník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp. 2105637. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2105637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term diosmectite use does not alter the gut microbiota in adults with chronic diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp. 54. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-022-02464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota and bile acids in IBD patients undergoing screening for colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reimund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laharie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2078620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient knowledge of gut microbiota and acceptability of fecal microbiota transplantation in various diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Radoszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.14320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota’s composition and metabolic output correlates with COVID-19-like severity in obese NASH hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksejs Sazonovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guhan Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-022-01156-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the efficacy of FMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.1759-1760. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01991-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFCD 1709-SIRTCI phase II trial: Selective internal radiation therapy plus Xelox, Bevacizumab and Atezolizumab in liver-dominant metastatic colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Randrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Catena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baumgaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.857-863. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2022.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of the frequency and severity of noninfectious manifestations in primary immunodeficiencies: A study of a national retrospective cohort of 1375 patients over 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Alligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.2116-2125. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2021.12.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific gut microbiota taxa as a key source of variability in colitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (8), pp.491-492. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-022-00644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SER-109 for Recurrent Clostridioides difficile Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386 (20), pp.1956-1958. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMc2202493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ileal microbiota on surgical site infections in Crohn’s disease: a nationwide prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emré Anakok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.1211-1221. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of the frequency and severity of noninfectious manifestations in primary immunodeficiencies: A study of a national retrospective cohort of 1375 patients over 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Alligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.2116-2125. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2021.12.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dose IL-2 shapes a tolerogenic gut microbiota that improves autoimmunity and gut inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otriv Nguekap Tchoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (17), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.159406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of FMT – From early clinical to standardized treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Servetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Daschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biologicals.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-reactive protein values after surgery for inflammatory bowel disease: is it still a good marker for intra-abdominal complication? A retrospective cohort study of 347 procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Bouteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Challine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Voron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren O’connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Colorectal Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (11), pp.2347-2356. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00384-022-04259-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastro Hep Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.393--402. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wrzosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IBD-disk is a reliable tool to assess the daily-life burden of patients with inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tadbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nachury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Serrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hebuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (5), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.109332. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Berenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the gut microbiota following SARS-CoV-2 infection correlates with disease severity in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Machelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Robil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eik Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2018900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived metabolites as central regulators in metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1174-1182. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pembrolizumab with Capox Bevacizumab in patients with microsatellite stable metastatic colorectal cancer and a high immune infiltrate: The FFCD 1703-POCHI trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Monterymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (10), pp.1254-1259. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in Patients with Chronic Granulomatous Disease Treated with Tumor Necrosis Factor Alpha Blockers for Inflammatory Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-020-00901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating bile acids concentration is predictive of coronary artery disease in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.22661. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoring System to Determine Patients' Risk of Colectomy Within 1 Year After Hospital Admission for Acute Severe Ulcerative Colitis Short title: Predictors of colectomy in patients with ASUC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najim Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.1602-1610.e1. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Faecal Microbiota Transplantation (FMT) in Europe : A Europe-wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mark Dahl Baunwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M Terveer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Frederik Dahlerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Erikstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perttu Arkkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 vaccines and donor recruitment for FMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lodberg Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Kuijper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated inflammatory diseases and nutrition: results from an online survey on patients’ practices and perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Halioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40795-021-00446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipient factors in faecal microbiota transplantation: one stool does not fit all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), p. 503-513. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00441-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised model for stool banking for faecal microbiota transplantation: a consensus report from a multidisciplinary UEG working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert J Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogier E Ooijevaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian L Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M Terveer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone C Lieberknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.229-247. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620967898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02996890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate, a new microbiota-dependent player in CD8+ T cells immunity and cancer therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (7), pp.100328. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan Metabolism as a Pharmacological Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Modoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.60-73. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tips.2020.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIGE 59-DURIGAST trial: A randomised phase II study evaluating FOLFIRI + Durvalumab ± Tremelimumab in second-line of patients with advanced gastric cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid El Hajbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Di Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Malicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2020.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockage of bacterial FimH prevents mucosal inflammation associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01135-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gut fungal and bacterial communities on the outcome of allogeneic hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1127-1132. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-021-00429-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation in gastrointestinal disorders: time for precision medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-020-00757-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence of ileal mucosa-associated microbiota to predict postoperative endoscopic recurrence in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fecal microbiota transplantation on chronic recurrent pouchitis in ulcerative colitis with ileo-anal anastomosis: study protocol for a prospective, multicenter, double-blind, randomized, controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trang-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-020-04330-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clinical decision support tool may help to optimise vedolizumab therapy in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parambir S. Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipul Jairaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Serrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (5), pp.553-564. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.15609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased risk of permanent stoma in Crohn’s disease associated with hidradenitis suppurativa: a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.303-310. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.15863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-Induced Aryl Hydrocarbon Receptor Activation Controls Lung Inflammation via Interleukin-22 Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell–derived hepcidin sequesters iron from the microbiota to promote mucosal healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bessman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6487), pp.186-189. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell–derived hepcidin sequesters iron from the microbiota to promote mucosal healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bessman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6487), pp.186-189. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the loss-of-function impact of 5’ untranslated region variants in 15,708 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Whiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chothani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2523. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10717-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Montil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Mimicry: Promiscuous Receptors PXR and AhR, and Microbial Metabolite Interactions in the Intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tips.2020.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert centres for faecal microbiota transplantation: The guarantee for safe and effective use of faecal transplants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (10), p. 1145-1146. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620970372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota-derived metabolites as key actors in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.223-237. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0258-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pudlarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewi Vernerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential causes and consequences of gastrointestinal disorders during a SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.107915. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human microbial metabolite mimicry as a strategy to expand the chemical space of potential drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmit Ranhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.1575-1579. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tofacitinib treatment alters mucosal immunity and gut microbiota during experimental arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatouma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.e163. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural variation reference for medical and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Alföldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7809), pp.444-451. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2287-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycans as Immune Checkpoints: Removal of Branched N-glycans Enhances Immune Recognition Preventing Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1407-1425. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-20-0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of faecal microbiota transplant donors during the COVID-19 outbreak: suggestions for urgent updates from an international expert panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin H Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen R Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Kassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(20)30082-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02519897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in PSC : From association to possible causality. Commentary to “Gut pathobionts underlie intestinal barrier dysfunction and liver T helper 17 cell immune response in primary sclerosing cholangitis” by Nakamoto et al., Nature Microbiology, January 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (2), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Microbiota at the Service of Immunometabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjia Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lloyd-Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Vatanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics: a trigger for inflammatory bowel disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (11), pp.956-957. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(20)30208-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Index Scores of Chronic Inflammatory Bowel Disease Activity Associate With Development of Colorectal Neoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.150-157.e1. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donated stool for faecal microbiota transplantation is not a drug, but guidance and regulation are needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jgt Vehreschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Md Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juozas Kupcinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.353-354. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640620910847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Genetic Variants in NUDT15 With Thiopurine-Induced Myelosuppression in Patients With Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Voskuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (8), pp.773. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2019.0709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stool for fecal microbiota transplantation should be classified as a transplant product and not as a drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josbert J Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jgt Vehreschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian L Hvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Md Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouzas Kupciskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.1408-1410. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619887579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut mycobiota: insights into analysis, environmental interactions and role in gastrointestinal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Berzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Psimaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Alentorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.153-154. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation before or after allogeneic hematopoietic transplantation in patients with hematologic malignancies carrying multidrug-resistance bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (8), pp.1682-1688. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.198549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal Microbiota Transplantation for Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (22), pp.2240. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2019.3946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan and metabolic syndrome, a new challenge for health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A necessary discussion after transmission of multidrug-resistant organisms through faecal microbiota transplantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Kuijper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hawkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (11), pp.1161-1162. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30545-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Microscopic Lesions at Ileal Resection Margin and Recurrence After Surgery in Patients With Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cazals-Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gardair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International consensus conference on stool banking for faecal microbiota transplantation in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cammarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mullish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (12), pp.2111-2121. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux-en-Y Gastric-Bypass and sleeve gastrectomy induces specific shifts of the gut microbiota without altering the metabolism of bile acids in the intestinal lumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.428-431. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-018-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02016619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi participate in the dysbiosis of gut microbiota in patients with primary sclerosing cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kemgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp. gutjnl-2018-317791. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific changes in faecal microbiota are associated with familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (10), pp.1398-1404. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii Skews Human DC to Prime IL10-Producing T Cells Through TLR2/6/JNK Signaling and IL-10, IL-27, CD39, and IDO-1 Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudy Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarrabayrouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tabiasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.143. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a global quantitative analysis methodology of tryptophan metabolites in mice using LC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Attucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.593-598. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291264v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on the commensal microbiota in inflammatory bowel disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tchetgen Tchetgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Knights</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Imhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.e1008018. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03278619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal dysbiosis in Inflammatory Bowel Disease associated with primary immunodeficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria engineered to produce IL-22 in intestine induce expression of REG3G to reduce ethanol-induced liver disease in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Hwan Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell clonal expansions in ileal Crohn’s disease are associated with smoking behaviour and postoperative recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chardiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.gutjnl-2018-317878. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased incidence of systemic serious viral infections in patients with inflammatory bowel disease associates with active disease and use of thiopurines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619889763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and multi-omics cross-phenotyping of patients with autoimmune and autoinflammatory diseases: the observational TRANSIMMUNOM protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferial Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.e021037. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venteclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Chajadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (8), pp.1113-1120. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and multi-omics cross-phenotyping of patients with autoimmune and autoinflammatory diseases: the observational TRANSIMMUNOM protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnita Mariotti-Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férial Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.e021037. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01978798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical activity is an independent risk factor of ischemic heart and cerebrovascular arterial disease in patients with inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0201991. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota-Stimulated Innate Lymphoid Cells Support β-defensin 14 Expression in Pancreatic Endocrine Cells Preventing Autoimmune Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Miani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Waeckel-Enée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subash Chand Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.557 - 572.e6. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal : quels impacts sur la carcinogenèse et le traitement du cancer colorectal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tam Baylatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in epidemiological features between ulcerative colitis and Crohn’s disease: The early life-programmed versus late dysbiosis hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebbe Langholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nynne Nyboe-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory Effect of Ursodeoxycholic Acid on Clostridium difficile Germination Is Insufficient to Prevent Colitis: A Study in Hamsters and Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola-Jade Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2849. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0202587. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Regulation of Tryptophan Metabolism in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.716-724. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide-binding domain leucine-rich repeat containing proteins and intestinal microbiota: pivotal players in colitis and colitis-associated cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Prossomariti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ricciardiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.01039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Brigidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.565. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0452-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond metagenomics, metatranscriptomics illuminates microbiome functionality in IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.193-194. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrgastro.2018.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CCR6 and CXCR6 by Gut-Derived CD4+/CD8α+ T-Regulatory Cells, Which Are Decreased in Blood Samples From Patients With Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudy Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Desfrançois-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.1205-1217. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2018.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01968888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota: an underestimated actor in radiation-induced lesions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Erik Adolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Granulomatous Disease in Patients Reaching Adulthood: A Nationwide Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dunogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coignard-Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciw837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02451326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection in acute flares of inflammatory bowel disease: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.643-646. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2017.01.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental colitis delays and reduces the severity of collagen-induced arthritis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kokten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine El Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184624. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in digestive cancers: our new partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hansmannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kokten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bronowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (12), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgx087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European consensus conference on faecal microbiota transplantation in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cammarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ianiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Tilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Rajilić-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Kump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (4), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the intestinal microbiota in patients with inflammatory bowel disease and Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mcquitty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1361092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote, un nouveau facteur de risque cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chong-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (7-8), pp.708-713. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbial signature for Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Borruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (5), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature CD8 + T-cell clonal expansion in the oral cavity and digestive tract: a severe lymphoid malignancy that mimics Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ccr3.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel anti-inflammatory probiotic strains isolated from pulque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100 (1), pp.385-396. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7049-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Daillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vétizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii A2-165 has a high capacity to induce IL-10 in human and murine dendritic cells and modulates T cell responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette A. van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanweer Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.18507. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.608. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal microbiota dysbiosis in IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (6), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased tryptophan and increased kynurenine levels in mastocytosis associated with digestive symptoms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinn Soucié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (3), pp.416-420. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on Life Expectancy of Withdrawing Thiopurines in Patients with Crohn’s Disease in Sustained Clinical Remission: A Lifetime Risk-Benefit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kirchgesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157191. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota transplantation in inflammatory bowel disease: the quest for the holy grail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (6), pp.1360-1365. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2016.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness and Safety of Vedolizumab Induction Therapy for Patients with Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (11), pp.1593-1601.e2. </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota transplantation in recurrent Clostridium difficile infection: Recommendations from the French Group of Faecal microbiota Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.67. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Microbiome in Inflammatory Bowel Disease: Critical Evaluation of Current Concepts and Moving to New Horizons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (Suppl 1), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000437104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Lemann Index values during the First Years of Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gilletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.1633-1640.e3. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.MIB.0000440815.76627.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications and surgery in the inflammatory bowel diseases biological era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MOG.0000000000000078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and risk factors of Clostridium difficile infection in patients hospitalized for flare of inflammatory bowel disease: A retrospective assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (12), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4CD8aa Lymphocytes, A Novel Human Regulatory T Cell Subset Induced by Colonic Bacteria and Deficient in Patients with Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarrabayrouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Marc Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.e1001833. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01280941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (11), pp.1841-1846. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of probiotics on risk factors for cardiovascular diseases. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 ((2)), pp.175-89. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.579361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Kreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated with Durable Response to Infliximab in Crohn's Disease 5 Years and Beyond: A Multicenter International Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Juillerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Yajnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochip SNP array identifies novel genetic variants conferring susceptibility to candidaemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa D Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne P Smeekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4675. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-Based Genetic Assay Identifies Genes in T1D Susceptibility Loci Controlling Cellular Antiviral Immunity in Mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto B Jijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira R Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aivi Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e108777. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Exclusive Enteral Nutrition in Crohn's Disease Are not Mediated by Faecalibacterium prausnitzii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.E18. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the Intestinal Microbiome (Dysbiosis) as a Predictor of Relapse After Infliximab Withdrawal in Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Vernier-Massouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charle Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (6), pp.978-986. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel disease: Results of the 3rd ECCO Pathogenesis Scientific Workshop (III).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aldeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.31-44 </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 Mediates Intestinal Epithelial Cell Restitution, T-helper 17 Responses, and Control of Bacterial Infection in Mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara L Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myunghwan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bret Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (3), pp.591-601.e3. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2013.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of thalidomide in patients with inflammatory manifestations of chronic granulomatous disease: A retrospective case series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coignard-Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.997-1000.e4. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2013.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased Lymphatic Vessel Density Is Associated With Postoperative Endoscopic Recurrence in Crohn's Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jouret-Mourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (10), pp.2084-2090. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182971cec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[A colourful villous atrophy].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fléjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 ((6)), pp.418-20. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease of the vulva.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.1416-1423. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal manifestations in mastocytosis: A study of 83 patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandhi Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.866-873.e3. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2013.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p40phox Expression Regulates Neutrophil Recruitment and Function during the Resolution Phase of Intestinal Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara L Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Manocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Mizoguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (7), pp.3631-3640 </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1103746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal neoplasia in PSC-IBD patients: are times changing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazouilleres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 ((2)), pp.175-6. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1478-3231.2011.02671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benarous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (4), pp.531-539. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laharie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.2063-2071. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting outcomes in Crohn's disease over 15 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarrhées infectieuses aiguës de l’adulte : épidémiologie et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Santos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunction of the intestinal microbiome in inflammatory bowel disease and treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochitl C Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy L Tickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Devaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 ((9)), pp.R79. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-9-r79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Outcome of Patients with Crohn's Disease that Responds to Azathioprine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2012.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, serological and genetic predictors of inflammatory bowel disease course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 ((29)), pp.3806-13. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v18.i29.3806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk between the hepatologist and the cardiologist: a future place for the lithocholic acid as a coronary atheroma risk factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aelion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.2426 </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.25839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air mass pushing the liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (12), pp.1025. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Santos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M Blottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current smoking differentially affects blood mononuclear cells from patients with crohn's disease and ulcerative colitis: Relevance to its adverse role in the disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (6), pp.1101-1111. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Acute diarrhea in the adult].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (3), pp.413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal involvement and manifestations in systemic mastocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandpeix-Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (7), pp.1247-53. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for neoplasia in inflammatory bowel disease patients with pancolitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (11), pp.2405-11. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2010.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragastric administration of a superoxide dismutase-producing recombinant Lactobacillus casei BL23 strain attenuates DSS colitis in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current smoking, not duration of remission, delays Crohn's disease relapse following azathioprine withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.362-3. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sera from patients with Crohn's disease break bacterial lipopolysaccharide tolerance of human intestinal epithelial cells via MD-2 activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.381-90. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1753425909357076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypt abscess-associated microbiota in inflammatory bowel disease and acute self-limited colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyeau-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of co-treatment with immunomodulators in patients with inflammatory bowel disease treated with scheduled infliximab maintenance therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.1363-8. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2010.212712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendicitis, not appendectomy, is protective against ulcerative colitis, both in the general population and first-degree relatives of patients with IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.356-7. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index and disease activity at treatment initiation: potential new predictors of response to azathioprine therapy in IBD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.714-5. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cryptosporidiosis as a cause of sudden recurrence of digestive symptoms in patients with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Colussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.669-70. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crohns.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota in inflammatory bowel diseases: time to connect with the host.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.327-31. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MOG.0b013e328339536b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single immunoglobulin infusion can reverse hemodynamic failure associated with severe Clostridium difficile colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 ((10)), pp.2649-50. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light smoking consumption on the clinical course of Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (5), pp.734-41. </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncolorectal malignancies in inflammatory bowel disease: more than meets the eye.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.375-81. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000228577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalidomide as a treatment for refractory CGD colitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchao Meatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Malamut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Pocidalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (4), pp.1069. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any place for alimentary probiotics, prebiotics or synbiotics, for patients with inflammatory bowel disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (8), pp.906-12. </w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200700147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii is an anti-inflammatory commensal bacterium identified by gut microbiota analysis of Crohn disease patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (43), pp.16731-6. </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0804812105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial bowel communities of IBD patients: what has it revealed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald W Tannock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.858-67. </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.20392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease activity and cancer risk in inflammatory bowel disease associated with primary sclerosing cholangitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cosnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazouilleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaugerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (22), pp.3497-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigottier Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature gradient gel electrophoresis of fecal 16S rRNA reveals active Escherichia coli in the microbiota of patients with ulcerative colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.3172-3177. </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02600-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct tryptophan metabotypes associate with disease activity, treatment escalation and future disease progression in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgonje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Welz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of ECCO Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO - European Crohn's and Colitis Organisation, Feb 2025, Berlin, France. pp.i302-i303 ; DOP121, </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae190.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii induces an anti-inflammatory response and a metabolic reprogramming in human monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Formiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO - European Crohn's and Colitis Organisation, Feb 2025, Berlin, France. pp.i452-i452 ; P0085, </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae190.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan Metabolites Are Associated with Erosion and Symptoms in Hand Osteoarthritis: Results from the DIGICOD Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Congress of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive E. coli in Crohn's Disease: Lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn’s and Colitis Organisation, Feb 2022, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre les Métabolites du Tryptophane et la Présence d'Érosions et de Symptômes dans l'arthrose digitale : Résultats issus de la cohorte DIGICOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Binvignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELL SYMPOSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi participate in the dysbiosis of gut microbiota in patients with primary sclerosing cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Kemgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54. Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). CHE., Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)30138-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophages of Roseburia intestinalis: the enemy from within</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus of Microbes, Wrocław</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du microbiote intestinal et des cellules productrices d'IL-17 chez les souris arthritiques et lipo-atrophiques PPARγ déficientes : un modèle de désordre immunométabolique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Koufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Rhumatologie (SFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.A139 (O.114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet délétère d’un prophage sur la stabilité de Roseburia intestinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Moncaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal influence of experimental arthritis on colitis: a model to study extraintestinal manifestations of IBD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunay Kökten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de la Société Française de Pharmacologie et de Thérapeutique (SFP&amp;T)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP&amp;T, Apr 2016, NANCY, France. pp.75 (PS-123)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of post-operative endoscopic recurrence in Crohn's disease: a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2015, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jju027.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of prophages in intestinal microbiota stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages.fr : Interactions phages-bactéries : du fondamental à l'appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota diversity at time of surgery predict endoscopic recurrence in Crohn's disease: results of a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in inflammatory bowel diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Australia. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIV PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Crohn's and Colitis, 11, pp.1, 2017, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of prophages in intestinal bacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey K. Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne De Paepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus of Microbes Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liverpool,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbiota in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential translocation of bacteriophages across the intestinal barrier in health and Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sbardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human blood harbors a phageome which differs in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2026.01.043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ouakrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Penso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.4427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia S Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia S Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francisca Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2461210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ananthakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allegretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.05.049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fadel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Siblany" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Mohty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stocker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Suner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Evesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.10.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guegan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jade Palmieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-025-00916-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05026556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Brito Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marybeth Creskey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2486511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5217/ir.2025.00104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Porcari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H Mullish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Asnicar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew C Ng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(24)00311-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05147917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marcos-Kovandzic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Avagliano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janesa Srikanthan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-1230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stefanescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chapon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251369624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Batista" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.18330" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjun Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135855" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sintes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Landman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00734-24" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ticinesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2024.100298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Waitzberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Hojsak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ianiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Polk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-024-02783-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead322" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steinbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohia Alili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne J G Dauriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2405547" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thietart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07693-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670622v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Radecke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Mouttoulingam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50807-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165450v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.05.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kirchgesner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uzzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mclellan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stefanescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.18247" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kennedy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Goffau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Perez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Arrieta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik B&#228;ckhed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05546-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#246;tgens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Castro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03978239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104439" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.01.161" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565293v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marteyn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-023-00871-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Treton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325971" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396365v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1224383" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2023.102319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40216-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Modoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#225;dvorn&#237;k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2105637" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin da Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Guilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-022-02464-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2078620" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Robil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2100200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973539v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2022.01.059" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790195v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Murri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monchatre-Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081777" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Radoszycki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Varriale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14320" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Sazonovs" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stevens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guhan Venkataraman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yuan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Avila" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01156-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01991-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03906999v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Catena" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.04.024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alligon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courteille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Afonso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.12.790" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Julien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Anakok" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac026" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00644-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998690v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2202493" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997839v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otriv Nguekap Tchoumba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campagne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.159406" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970742v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Servetas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daschner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guyard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Affagard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2022.01.004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997947v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteloup" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefevre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O&#8217;connell" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-022-04259-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03888764v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Saha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Haider Rubio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Liliana Perlaza" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.147700" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702829v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Sha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doroth&#233;e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-022-00522-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323071" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallois" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monterymard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223561v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105203" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Machelart" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2018900" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chong Nguyen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02144-y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390913v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Chafai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.12.036" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00901-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361260v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mullish" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lodberg Hvas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Segal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Kuijper" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00032-7" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833430v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mark Dahl Baunwall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Terveer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frederik Dahlerup" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Erikstrup" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Arkkila" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100181" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290728v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Halioua" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pourcel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00446-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267332v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00441-5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996890v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josbert J Keller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier E Ooijevaar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Hvas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C Lieberknecht" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620967898" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335897v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100328" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146381v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Mani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2020.11.006" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352896v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevalier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desachy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01135-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Hajbi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.11.036" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973554v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaugler" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dulery" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00429-z" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038348v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tadbiri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Serrero" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebuterne" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa244" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007179v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0258-z" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170840v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620970372" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339426v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2020.09.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007071v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dumont" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15863" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379520v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trang-Poisson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kerdreux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04330-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998728v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bessman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fung" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau6481" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997952v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Whiffin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Karczewski" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chothani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Smith" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10717-9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03552288v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parambir S. Dulai" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Jairaith" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15609" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934850v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107915" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334268v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmit Ranhotra" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.06.007" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997872v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Collins" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Brand" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Zhao" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alf&#246;ldi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2287-8" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998790v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341273v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Fernandes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliveira" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Resende" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0264" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519897v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen R Kelly" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Kassam" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(20)30082-0" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945772v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemoinne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sabino" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.06.005" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997641v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.09.004" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948240v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzolle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318719" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997907v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(20)30208-9" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347328v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.05.002" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000054v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josbert Keller" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jgt Vehreschild" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hvas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Md J&#248;rgensen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juozas Kupcinskas" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620910847" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998718v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-020-00757-y" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193634v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997866v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allegretii" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkey" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goldenberg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30545-6" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998695v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.3946" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619198v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019040" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283788v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Mamez" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198549" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193633v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ngollo" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.04.045" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983798v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cammarota" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Kelly" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319548" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02116096v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kemgang" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Belkacem" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317791" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016619v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0015-3" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024916v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudy Alameddine" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabayrouse" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00143" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291701v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215258" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291264v3" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.094" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278619v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tchetgen Tchetgen" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Knights" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Imhann" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008018" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638448v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hendrikx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Duan" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhan Wang" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Hwan Oh" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alexander" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317232" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193601v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chardiny" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317878" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405530v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wisniewski" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619889763" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997916v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Walker" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Heap" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Voskuil" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Andersen" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.0709" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034156v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouzas Kupciskas" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619887579" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627718v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0121-2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961997v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Langholz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynne Nyboe-Andersen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Pigneur" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2018.03.009" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876144v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bejaoui" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201991" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01978798v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lorenzon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Toumi" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021037" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998758v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam Baylatry" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Joly" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.025" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907399v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Miani" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waeckel-En&#233;e" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chand Verma" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.06.012" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821219v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.003" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623415v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prossomariti" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ricciardiello" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01039" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625994v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2018.15" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01968888v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Math&#233;" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois-No&#235;l" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.06.078" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627283v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Erik Adolph" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314279" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998683v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000044v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Toumi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998726v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998766v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tilg" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajili&#263;-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Kump" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313017" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472374v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalande" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.01.162" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791386v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619975v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hansmannel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx087" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582584v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcquitty" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straub" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1361092" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998776v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chong-Nguyen" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.06.005" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000042v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pascal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Borruel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Casellas" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Campos" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313235" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02451326v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dunogu&#233;" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elie" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw837" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270909v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310746" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303848v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7049-4" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332387v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157191" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269697v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn Souci&#233;" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12802" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404075v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pigneur" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.67" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278611v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Filippi" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.02.016" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196304v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2015.08.017" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380574v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.668" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282938v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437104" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131785v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.02.041" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280941v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bossard" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Marc Chauvin" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurette" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001833" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073124v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Regnault" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lalande" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2014.09.003" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXLJL6NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097180v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juillerat" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Froehlich" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Yajnik" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000225" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064610v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chin Cheng" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa D Johnson" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne P Smeekens" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtowicz" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5675" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070301v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liao" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto B Jijon" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira R Kim" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Goel" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivi Doan" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108777" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986861v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Louis" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Vernier-Massouille" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charle Grimaud" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000036" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996838v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000071" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994174v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000078" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907293v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemarchand" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2013.10.009" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844831v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rahier" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouret-Mourin" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delos" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182971cec" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920711v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyeau" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2013.10.019" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849794v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.05.026" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3HQDC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830742v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara L Conway" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Zhang" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunghwan Choi" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Morin" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.05.047" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838579v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noel" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanche" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.04.059" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74FC9K5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829286v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magro" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldeger" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Costa" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2013.04.006" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683351v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1478-3231.2011.02671.x" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T255R5NS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770538v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.014" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XCRDLG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692463v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301971" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736429v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl C Morgan" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L Tickle" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Gevers" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Devaney" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-9-r79" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703170v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aelion" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25839" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGVJMVJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724458v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i29.3806" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725137v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Manocha" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Mizoguchi" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103746" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692470v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Bergeron" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21889" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631455v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.06.005" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1TLNL61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599073v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandpeix-Guyodo" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21218" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601826v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2010.248" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600679v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouloufa" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.03.037" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC37F68P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599106v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20981" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597665v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909357076" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599098v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.212712" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-B30G4QKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599129v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vasquez" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyeau-Idrissi" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593556v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Colussi" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2010.05.008" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKBC85Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593133v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21064" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598822v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21102" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599080v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0b013e328339536b" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599405v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816369v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.355" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657455v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20828" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657987v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000228577" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657915v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchao Meatchi" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pocidalo" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.56" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652961v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804812105" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652970v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald W Tannock" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20392" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652955v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tiret" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652965v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700147" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG64WZ4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156147v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Harris" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgonje" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hov" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibing" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Welz" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0160" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03665870v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995763v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Miao" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995769v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mifsud" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734789v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)30138-0" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6SFJGT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553323v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553417v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jju027.076" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600722v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brot" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzolle" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecco-ibd.eu/publications/congress-abstract-s/abstracts-2017/item/p156-microbiota-diversity-at-time-of-surgery-predict-endoscopic-recurrence-in-crohn-s-disease-results-of-a-prospective-study-of-the-remind-group-2.html" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2026.01.043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ouakrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Penso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.4427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel T.J. Bak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diebakate-Scordamaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Capelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2026.03.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stefanescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chapon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251369624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.18330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fadel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Siblany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Mohty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stocker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Suner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia S Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia S Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francisca Alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2461210" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ananthakrishnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allegretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2024.05.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Evesque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.10.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chong-Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macpherson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.14381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guegan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jade Palmieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-025-00916-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5217/ir.2025.00104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Porcari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H Mullish" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Asnicar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew C Ng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(24)00311-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05026556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Brito Rodrigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marybeth Creskey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2486511" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05147917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marcos-Kovandzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Avagliano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janesa Srikanthan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abdallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-1230" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05028258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sintes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Lemoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Camou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2025.107504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kirchgesner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uzzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mclellan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stefanescu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.18247" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjun Yan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135855" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Landman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00734-24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ticinesi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2024.100298" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Waitzberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Hojsak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ianiro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Polk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-024-02783-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steinbach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohia Alili" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne J G Dauriat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2405547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thietart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandestienne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07693-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670622v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Radecke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Mouttoulingam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50807-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.05.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565251v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Joffre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icia Santos-Zas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40216-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297548v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#246;tgens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thibaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Castro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13246" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565252v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kennedy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Goffau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Perez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Arrieta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik B&#228;ckhed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05546-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03978239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104439" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.01.161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marteyn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-023-00871-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745296v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Treton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325971" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2023.102319" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396365v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1224383" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03888764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Saha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Haider Rubio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Liliana Perlaza" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.147700" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702829v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Sha" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doroth&#233;e" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-022-00522-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Murri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monchatre-Leroy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081777" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973539v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2022.01.059" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741928v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Robil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2100200" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Modoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#225;dvorn&#237;k" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2105637" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin da Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Guilly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-022-02464-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2078620" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998698v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Radoszycki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Varriale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14320" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Sazonovs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stevens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guhan Venkataraman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yuan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Avila" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01156-2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007369v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01991-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03906999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Catena" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.04.024" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alligon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courteille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Afonso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.12.790" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00644-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2202493" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638385v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Julien" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Anakok" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac026" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997839v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797609v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otriv Nguekap Tchoumba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campagne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.159406" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970742v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Servetas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Daschner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guyard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Affagard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2022.01.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteloup" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefevre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Challine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren O&#8217;connell" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-022-04259-8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tadbiri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Serrero" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebuterne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa244" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223561v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105203" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518769v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Machelart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2018900" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251679v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323071" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283091v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monterymard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998784v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00901-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447759v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chong Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02144-y" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390913v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Chafai" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.12.036" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mark Dahl Baunwall" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Terveer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frederik Dahlerup" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Erikstrup" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Arkkila" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100181" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361260v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mullish" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lodberg Hvas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Segal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Kuijper" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00032-7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290728v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Halioua" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pourcel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00446-y" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267332v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00441-5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996890v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josbert J Keller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier E Ooijevaar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Hvas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C Lieberknecht" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620967898" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335897v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100328" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146381v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Mani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2020.11.006" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102304v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Hajbi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.11.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352896v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevalier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desachy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01135-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973554v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaugler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dulery" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00429-z" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998718v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-020-00757-y" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193634v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzolle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318719" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379520v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trang-Poisson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kerdreux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04330-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03552288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parambir S. Dulai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Jairaith" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15609" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007071v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dumont" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15863" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998728v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bessman" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fung" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau6481" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998740v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997952v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Whiffin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Karczewski" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhang" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chothani" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Smith" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10717-9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339426v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2020.09.013" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170840v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620970372" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007179v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0258-z" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934850v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107915" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334268v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmit Ranhotra" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.06.007" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997872v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Collins" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Brand" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Zhao" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alf&#246;ldi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2287-8" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341273v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Fernandes" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliveira" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Resende" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0264" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519897v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen R Kelly" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Kassam" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(20)30082-0" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945772v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemoinne" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sabino" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.06.005" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997641v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.09.004" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997907v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(20)30208-9" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347328v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.05.002" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000054v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josbert Keller" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jgt Vehreschild" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hvas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Md J&#248;rgensen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juozas Kupcinskas" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620910847" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997916v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Walker" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Heap" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Voskuil" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Andersen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.0709" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034156v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouzas Kupciskas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619887579" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627718v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0121-2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283788v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Mamez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198549" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.3946" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619198v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019040" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997866v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Allegretii" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkey" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goldenberg" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30545-6" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193633v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ngollo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.04.045" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983798v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cammarota" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Kelly" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319548" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016619v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0015-3" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02116096v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kemgang" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Belkacem" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317791" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291701v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215258" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024916v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudy Alameddine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabayrouse" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00143" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291264v3" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.094" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278619v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tchetgen Tchetgen" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Knights" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Imhann" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008018" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638448v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hendrikx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Duan" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhan Wang" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Hwan Oh" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alexander" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317232" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193601v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chardiny" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317878" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405530v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wisniewski" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619889763" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000044v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lorenzon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Toumi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021037" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01978798v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Toumi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876144v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bejaoui" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201991" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907399v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Miani" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waeckel-En&#233;e" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chand Verma" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.06.012" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998758v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam Baylatry" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Joly" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.025" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961997v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Langholz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynne Nyboe-Andersen" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Pigneur" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2018.03.009" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821219v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.05.003" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623415v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prossomariti" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ricciardiello" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01039" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625994v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2018.15" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01968888v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Math&#233;" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois-No&#235;l" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.06.078" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627283v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Erik Adolph" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314279" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02451326v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dunogu&#233;" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elie" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw837" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472374v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalande" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.01.162" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619975v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hansmannel" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx087" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998766v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tilg" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Rajili&#263;-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Kump" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313017" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582584v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcquitty" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straub" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1361092" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998776v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.06.005" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000042v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pascal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Borruel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Casellas" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Campos" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313235" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380574v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.668" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303848v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7049-4" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270909v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310746" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269697v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn Souci&#233;" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12802" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332387v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157191" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404075v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pigneur" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.67" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278611v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Filippi" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.02.016" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196304v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2015.08.017" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282938v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437104" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131785v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lewin" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.02.041" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994174v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000078" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073124v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Regnault" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lalande" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2014.09.003" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXLJL6NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280941v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bossard" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Marc Chauvin" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurette" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001833" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097180v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juillerat" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Froehlich" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Yajnik" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000225" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064610v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chin Cheng" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa D Johnson" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne P Smeekens" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtowicz" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5675" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070301v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liao" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto B Jijon" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira R Kim" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Goel" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivi Doan" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108777" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996838v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000071" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986861v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Louis" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Vernier-Massouille" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charle Grimaud" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000036" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829286v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magro" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldeger" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Costa" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2013.04.006" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830742v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara L Conway" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Zhang" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunghwan Choi" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Morin" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.05.047" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838579v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noel" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanche" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.04.059" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74FC9K5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844831v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rahier" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouret-Mourin" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delos" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182971cec" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920711v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyeau" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2013.10.019" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907293v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemarchand" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2013.10.009" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849794v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canioni" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barete" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.05.026" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3HQDC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725137v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Manocha" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Mizoguchi" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103746" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683351v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1478-3231.2011.02671.x" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T255R5NS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692463v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301971" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770538v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.014" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XCRDLG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736429v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl C Morgan" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L Tickle" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Gevers" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Devaney" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-9-r79" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724458v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i29.3806" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703170v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aelion" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25839" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGVJMVJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631455v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.06.005" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1TLNL61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692470v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Bergeron" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21889" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599405v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599073v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandpeix-Guyodo" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21218" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601826v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2010.248" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600679v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouloufa" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.03.037" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC37F68P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599106v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20981" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597665v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909357076" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599129v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vasquez" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyeau-Idrissi" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599098v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.212712" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-B30G4QKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593133v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21064" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598822v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21102" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593556v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Colussi" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouen" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crohns.2010.05.008" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKBC85Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599080v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0b013e328339536b" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816369v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.355" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657455v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20828" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657987v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000228577" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657915v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchao Meatchi" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pocidalo" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.56" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652965v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700147" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG64WZ4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652961v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804812105" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652970v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald W Tannock" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20392" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652955v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tiret" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156147v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Harris" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgonje" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hov" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibing" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Welz" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0160" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995763v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Miao" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03665870v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995769v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mifsud" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734789v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)30138-0" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6SFJGT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553323v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553417v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jju027.076" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600722v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brot" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzolle" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecco-ibd.eu/publications/congress-abstract-s/abstracts-2017/item/p156-microbiota-diversity-at-time-of-surgery-predict-endoscopic-recurrence-in-crohn-s-disease-results-of-a-prospective-study-of-the-remind-group-2.html" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>