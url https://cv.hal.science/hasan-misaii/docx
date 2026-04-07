--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -527,334 +527,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Dependent Perfect Corrective Maintenance Policy</w:t>
+                <w:t xml:space="preserve">Multi-component system maintenance optimisation and masked data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Seminar on Reliability and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.85-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660777v1</w:t>
+                <w:t xml:space="preserve">hal-04457808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component system maintenance optimisation and masked data</w:t>
+                <w:t xml:space="preserve">Bayesian Methods for Modeling Repeated Measures of Discrete Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Hassantabar Darzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Rezaei Ghahroodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Iranian Statistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Yazd, Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457808v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Methods for Modeling Repeated Measures of Discrete Degradation</w:t>
+                <w:t xml:space="preserve">Time Dependent Perfect Corrective Maintenance Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Rezaei Ghahroodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Iranian Statistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Yazd, Iran</w:t>
+              <w:t xml:space="preserve">8th Seminar on Reliability and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mashhad, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654400v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Maintenance Optimization Using Random Forest Algorithm</w:t>
               </w:r>
@@ -866,51 +866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dublin, Ireland, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd Annual Conference of the European Network for Business and Industrial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance in Presence of Incomplete Data in Series Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haghighi Firoozeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Seminar on Reliability and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (1), pp.472-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic perfect preventive maintenance policy in presence of masked data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,51 +1754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling horizon optimal maintenance policy for a system subject to shocks and degradation under uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (12), pp.2256-2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,51 +1975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked Data Analysis based on the Generalized Linear Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Misaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoozeh Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2156,51 +2156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71E39217"/>
+    <w:nsid w:val="4FBC256D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2387,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasan-misaii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9744-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghighi Firoozeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Haghighi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hassantabar Darzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezaei Ghahroodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Eftekhari Mahabadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2063864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211058936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1773465" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03581552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/IJRRS.3.2.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasan-misaii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9744-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Haghighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hassantabar Darzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghighi Firoozeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezaei Ghahroodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Eftekhari Mahabadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2063864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211058936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1773465" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03581552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/IJRRS.3.2.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>