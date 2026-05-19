--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1,2101 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2050 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HASAN MISAII </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hasan-misaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9744-027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=NacLwWkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Causality Diagnostic in Industrial Systems through Automated Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Askari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Degradation Modelling Using Artificial Intelligence: Milling Machine Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Askari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jagiellonian University, Cracow, Poland, Jun 2024, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Degradation Modelling: from Statistical to Artificial Intelligence Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Boudaoud/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Business and Industrial Statistics (ENBIS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Applied Statistics, Operation Research and Quality at the Technical University of Valencia (UPV), Sep 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Perfect Corrective Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haghighi Firoozeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Reliability and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mashhad, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component system maintenance optimisation and masked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.85-89, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Methods for Modeling Repeated Measures of Discrete Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hassantabar Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haghighi Firoozeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Rezaei Ghahroodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Iranian Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Maintenance Optimization Using Random Forest Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haghighi Firoozeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Corrective Maintenance Policy Encountering Competing Risks Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin, Ireland, Aug 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-driven time-dependent maintenance optimization using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Statistics Stakeholders 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Data-based Maintenance Optimization Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance in Presence of Incomplete Data in Series Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haghighi Firoozeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Seminar on Reliability and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7th Seminar on Reliability and its Applications, Aug 2021, Birjand, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Masked Competing Risks Data Using Machine Learning Imputation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haghighi Firoozeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Reliability and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal perfect corrective maintenance policy for a system with multiple components using data‐driven decision‐making methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.472-498. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.3435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple imputation of masked competing risks data using machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2022.2063864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic perfect preventive maintenance policy in presence of masked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1748006X2110589. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211058936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling horizon optimal maintenance policy for a system subject to shocks and degradation under uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.107298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of masked competing risks data with cause and time dependent masking mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (12), pp.2256-2266. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2020.1773465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked Data Analysis based on the Generalized Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Misaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Eftekhari Mahabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Risk and Safety: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30699/IJRRS.3.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2156,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBC256D"/>
+    <w:nsid w:val="0FDD6B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2387,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasan-misaii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9744-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Haghighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hassantabar Darzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghighi Firoozeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezaei Ghahroodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Eftekhari Mahabadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2063864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211058936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1773465" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03581552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/IJRRS.3.2.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasan-misaii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9744-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=NacLwWkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghighi Firoozeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Haghighi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hassantabar Darzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rezaei Ghahroodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Eftekhari Mahabadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2022.2063864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211058936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1773465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03581552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/IJRRS.3.2.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>