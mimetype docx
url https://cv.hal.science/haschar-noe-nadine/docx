--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -175,408 +175,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien avec Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (N°45), pp.17 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.045.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979937v1</w:t>
+                <w:t xml:space="preserve">hal-04979961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Nadine Haschar-Noé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (N°45), pp.17 - 26. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sopr.045.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979961v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.165 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980006v1</w:t>
+                <w:t xml:space="preserve">hal-04979937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,646 +604,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958442v1</w:t>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Julhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+                <w:t xml:space="preserve">hal-04646864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les injonctions contradictoires à l’intersectorialité dans l’action publique sanitaire. L’exemple du Programme National Nutrition Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (3), pp.79-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sss.2021.0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03372862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646864v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé. Appel à contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,400 +1340,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations en santé, dispositifs expérimentaux et changement social. Un renouvellement par le bas de l'action publique locale de santé. La Case de Toulouse (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huot-Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0064⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978588v1</w:t>
+                <w:t xml:space="preserve">hal-04978772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation en santé : une innovation sociale ? Obstacles, formations et besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 31, p. 31 à 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations en santé, dispositifs expérimentaux et changement social. Un renouvellement par le bas de l'action publique locale de santé. La Case de Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations en santé, dispositifs expérimentaux et changement social : un renouvellement par le bas de l’action publique locale de santé. La Case de Santé de Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 60 (3), pp.121-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947259v1</w:t>
@@ -1757,51 +1757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation comme voie d’accès aux droits et aux services en santé des populations vulnérables. Le cas de la Case de santé et de l’Atelier santé ville des quartiers Nord de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.S58-S59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,77 +1835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les inégalités sociales de santé. Une expérimentation en système ouvert, participatif, intégré et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.76 - 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute politique ou intervention de santé devrait être conçue de sorte à ne pas creuser les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 445, pp.4 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2116,51 +2116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’un contrat local de santé « expérimental » : négociations et accords sous tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A health equity impact assessment umbrella program (AAPRISS) to tackle social inequalities in health: program description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,64 +2466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (1re partie), 33 (6), pp.375-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2557,51 +2557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entreprise de « sanitarisation » de l'école. L'exemple de l'approche « École en santé » au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Translation of the National Health and Nutrition Program in Midi-Pyrénées, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,429 +2746,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans la lutte contre l’obésité et la sédentarité en France. La construction d’une expertise hybride et située par les réseaux associatifs de prévention et de soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962543v1</w:t>
+                <w:t xml:space="preserve">hal-04695885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+                <w:t xml:space="preserve">S’engager dans la lutte contre l’obésité et la sédentarité en France. La construction d’une expertise hybride et située par les réseaux associatifs de prévention et de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695885v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des territoires de santé publique en France : une analyse comparée de la mise en oeuvre du Programme national nutrition santé en Aquitaine, Midi-Pyrénées et Nord-Pas de Calais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02544499v1</w:t>
+                <w:t xml:space="preserve">hal-04695894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+                <w:t xml:space="preserve">La fabrique des territoires de santé publique en France : une analyse comparée de la mise en oeuvre du Programme national nutrition santé en Aquitaine, Midi-Pyrénées et Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (156), pp.379-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008886ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695894v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières entre le sport et l'art à l'épreuve des professionnels circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3238,64 +3238,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat territorial et l’impossible intersectorialité des politiques nutrition-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par contrat. Les épreuves de la territorialisation coopérative de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3553,77 +3553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique sanitaire à l’épreuve des « frontières sectorielles ». L’exemple de la territorialisation du Programme National Nutrition Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Collectivités, territoires et santé « Regards croisés sur les frontières de la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,77 +3648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Programme National Nutrition Santé à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 19/31 AFS, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,77 +3775,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.372, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3902,51 +3902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les inégalités sociales de santé. Une approche interdisciplinaire de l’évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi. , pp.524, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4220,117 +4220,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4381,103 +4381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.705-716, 2022, 978-3-030-97211-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4505,544 +4505,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948387v1</w:t>
+                <w:t xml:space="preserve">hal-04948324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFERISS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948324v1</w:t>
+                <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948368v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un tournant sanitaire des politiques sportives territoriales ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrat local de santé comme instrument de réduction des inégalités sociales de santé : variabilité des accords et compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Charrier; Bruno Lapeyronie (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le service public du sport français : changements, contraintes et innovations en territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions du Bionnay, pp.153-164, 2018, 978-2-917465-54-7</w:t>
+              <w:t xml:space="preserve">Réduire les inégalités sociales de santé. une approche interdisciplinaire de l'évaluation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01897807v1</w:t>
+                <w:t xml:space="preserve">hal-04977657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat local de santé comme instrument de réduction des inégalités sociales de santé : variabilité des accords et compromis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un tournant sanitaire des politiques sportives territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Charrier; Bruno Lapeyronie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réduire les inégalités sociales de santé. une approche interdisciplinaire de l'évaluation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le service public du sport français : changements, contraintes et innovations en territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions du Bionnay, pp.153-164, 2018, 978-2-917465-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977657v1</w:t>
+                <w:t xml:space="preserve">halshs-01897807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention sanitaire au local. L’appropriation par les communes et les intercommunalités du Programme national nutrition santé en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05275-5</w:t>
@@ -5065,232 +5065,120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention sanitaire au local. L’appropriation par les communes et les intercommunalités du Programme national nutrition santé en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les situations d'intégration professionnelle des sortants de la filière STAPS à l'aune de la relation formation - emploi et du hors-travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...97 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lima, L.; Mosse, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre engagement et professionnalisation ; Les métiers du sport : formation, insertion, trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.83-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,281 +5188,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient‧e‧s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé : une entreprise de mobilisation des acteurs autour de la réduction des inégalités sociales et territoriales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'espace local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5721,51 +5609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>