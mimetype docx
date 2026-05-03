--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -513,681 +513,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988459v1</w:t>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+                <w:t xml:space="preserve">hal-04646864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646864v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les injonctions contradictoires à l’intersectorialité dans l’action publique sanitaire. L’exemple du Programme National Nutrition Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2021.0206⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03372862v1</w:t>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958442v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Julhe</w:t>
+                <w:t xml:space="preserve">Les injonctions contradictoires à l’intersectorialité dans l’action publique sanitaire. L’exemple du Programme National Nutrition Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.79-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2021.0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé. Appel à contribution</w:t>
               </w:r>
@@ -1738,429 +1738,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation comme voie d’accès aux droits et aux services en santé des populations vulnérables. Le cas de la Case de santé et de l’Atelier santé ville des quartiers Nord de Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67, pp.S58-S59. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.029.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978919v1</w:t>
+                <w:t xml:space="preserve">halshs-01762571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire les inégalités sociales de santé. Une expérimentation en système ouvert, participatif, intégré et de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préventique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.76 - 77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01762571v1</w:t>
+                <w:t xml:space="preserve">hal-01924702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités sociales de santé. Une expérimentation en système ouvert, participatif, intégré et de proximité</w:t>
+                <w:t xml:space="preserve">Toute politique ou intervention de santé devrait être conçue de sorte à ne pas creuser les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 158, pp.76 - 77</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 445, pp.4 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924702v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toute politique ou intervention de santé devrait être conçue de sorte à ne pas creuser les inégalités</w:t>
+                <w:t xml:space="preserve">La médiation comme voie d’accès aux droits et aux services en santé des populations vulnérables. Le cas de la Case de santé et de l’Atelier santé ville des quartiers Nord de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.S58-S59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924676v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’un contrat local de santé « expérimental » : négociations et accords sous tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,908 +2313,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914984v1</w:t>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (1re partie), 33 (6), pp.375-388. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.156.0375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une entreprise de « sanitarisation » de l'école. L'exemple de l'approche « École en santé » au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.322.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05365897v1</w:t>
+                <w:t xml:space="preserve">hal-01914984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Translation of the National Health and Nutrition Program in Midi-Pyrénées, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+                <w:t xml:space="preserve">Une entreprise de « sanitarisation » de l'école. L'exemple de l'approche « École en santé » au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Theis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.322.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12927/hcpol.2013.23588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04947720v1</w:t>
+                <w:t xml:space="preserve">hal-05365897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+                <w:t xml:space="preserve">Territorial Translation of the National Health and Nutrition Program in Midi-Pyrénées, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Theis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthcare Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (SP), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12927/hcpol.2013.23588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695885v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans la lutte contre l’obésité et la sédentarité en France. La construction d’une expertise hybride et située par les réseaux associatifs de prévention et de soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">De l’institutionnalisation d’une forme culturelle à la structuration de la formation professionnelle : le cas du cirque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Canadian Review of Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.2691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962543v1</w:t>
+                <w:t xml:space="preserve">hal-04695885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+                <w:t xml:space="preserve">S’engager dans la lutte contre l’obésité et la sédentarité en France. La construction d’une expertise hybride et située par les réseaux associatifs de prévention et de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695894v1</w:t>
+                <w:t xml:space="preserve">hal-04962543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des territoires de santé publique en France : une analyse comparée de la mise en oeuvre du Programme national nutrition santé en Aquitaine, Midi-Pyrénées et Nord-Pas de Calais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Fabriquer un artiste-créateur. Formes et effets des dispositifs de socialisation à la création dans les écoles professionnelles de cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02544499v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique des territoires de santé publique en France : une analyse comparée de la mise en oeuvre du Programme national nutrition santé en Aquitaine, Midi-Pyrénées et Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (156), pp.379-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008886ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frontières entre le sport et l'art à l'épreuve des professionnels circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3224,65 +3358,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat territorial et l’impossible intersectorialité des politiques nutrition-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,307 +3431,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par contrat. Les épreuves de la territorialisation coopérative de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme AAPRISS : apprendre et agir pour réduire les inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique sanitaire à l’épreuve des « frontières sectorielles ». L’exemple de la territorialisation du Programme National Nutrition Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,146 +3746,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Collectivités, territoires et santé « Regards croisés sur les frontières de la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Programme National Nutrition Santé à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 19/31 AFS, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3761,51 +3895,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3834,51 +3968,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.372, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3888,227 +4022,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. , 2022, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFERISS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les inégalités sociales de santé. Une approche interdisciplinaire de l’évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4117,126 +4251,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi. , pp.524, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse : Presses Universitaires du Mirail, 2007, 276 p. : bibliogr., photo., carte, tabl., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4246,51 +4380,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4313,105 +4447,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-103, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4456,92 +4590,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.705-716, 2022, 978-3-030-97211-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4557,100 +4691,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,73 +4803,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFERISS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4751,159 +4885,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé comme instrument de réduction des inégalités sociales de santé : variabilité des accords et compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales de santé. une approche interdisciplinaire de l'évaluation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un tournant sanitaire des politiques sportives territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4923,262 +5057,262 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Charrier; Bruno Lapeyronie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public du sport français : changements, contraintes et innovations en territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions du Bionnay, pp.153-164, 2018, 978-2-917465-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01897807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention sanitaire au local. L’appropriation par les communes et les intercommunalités du Programme national nutrition santé en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations d'intégration professionnelle des sortants de la filière STAPS à l'aune de la relation formation - emploi et du hors-travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lima, L.; Mosse, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre engagement et professionnalisation ; Les métiers du sport : formation, insertion, trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.83-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5188,281 +5322,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient‧e‧s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat local de santé : une entreprise de mobilisation des acteurs autour de la réduction des inégalités sociales et territoriales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'espace local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5609,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>