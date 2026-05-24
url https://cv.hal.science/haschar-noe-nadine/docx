--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -513,339 +513,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+                <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646864v1</w:t>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988459v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entreprise de « sanitarisation » de l'école. L'exemple de l'approche « École en santé » au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04977880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.322.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>