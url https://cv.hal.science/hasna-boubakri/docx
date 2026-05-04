--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon source utilization regulates biofilm formation and plant-beneficial interactions of Pseudomonas ogarae F113</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frankia Root Nodulation Alters the Molecular Defence Responses Against Phytophthora alni Infection in Alnus glutinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Franzino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Droux</w:t>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113639⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362697v1</w:t>
+                <w:t xml:space="preserve">hal-05128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankia Root Nodulation Alters the Molecular Defence Responses Against Phytophthora alni Infection in Alnus glutinosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Vincent</w:t>
+                <w:t xml:space="preserve">Carbon source utilization regulates biofilm formation and plant-beneficial interactions of Pseudomonas ogarae F113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M’sakni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+                <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.14105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128776v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connections of climate change with microbial ecology and their consequences for ecosystem, human, and plant health</w:t>
               </w:r>
@@ -1393,51 +1393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of carbon catabolite repression for plant–microbe interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3377E78"/>
+    <w:nsid w:val="D835CF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasna-boubakri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5911-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107889617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M&#8217;sakni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nazaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauvin-Bialecki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03362-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41117-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Kpatolo Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Rehan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alhusays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serag" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2022.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guesmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahjoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03824-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herrera-Belaroussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0289-R" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.04.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gasmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kitouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1426-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kofro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00591-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Baharoglu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D6J9JV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Persson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0404-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilmartin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasna-boubakri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5911-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107889617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Merlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M&#8217;sakni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nazaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauvin-Bialecki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03362-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41117-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Kpatolo Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Rehan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alhusays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serag" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2022.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guesmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahjoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03824-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herrera-Belaroussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0289-R" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.04.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gasmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kitouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-018-1426-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kofro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00591-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Baharoglu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D6J9JV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Persson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0404-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilmartin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>