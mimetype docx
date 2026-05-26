--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -3738,51 +3738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D835CF39"/>
+    <w:nsid w:val="EB253873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>