--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -127,564 +127,564 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t>
+                <w:t xml:space="preserve">Viscosity solutions of centralized control problems in measure spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veljko Askovic</w:t>
+                <w:t xml:space="preserve">Averil Aussedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345255v1</w:t>
+                <w:t xml:space="preserve">hal-04335852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VISCOSITY SOLUTIONS OF HAMILTON-JACOBI EQUATIONS IN PROPER CAT(0) SPACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12220-023-01484-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361557v1</w:t>
+                <w:t xml:space="preserve">hal-03899199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic optimal control on Riemannian manifolds under probability knowledge of the initial condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56 (3), pp.3326-3356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1575251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity solutions of centralized control problems in measure spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
+                <w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Ašković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024081⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.105803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335852v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISCOSITY SOLUTIONS OF HAMILTON-JACOBI EQUATIONS IN PROPER CAT(0) SPACES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
+                <w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Askovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (2), pp.53. </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12220-023-01484-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899199v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Comparison Principle for Hamilton Jacobi Bellman Equations on Stratified Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,690 +1405,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
+                <w:t xml:space="preserve">Junction conditions for finite horizon optimal control problems on multi-domains with continuous and discontinuous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
+                <w:t xml:space="preserve">Daria Ghilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2018072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484190v1</w:t>
+                <w:t xml:space="preserve">hal-01517505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infinite Horizon Stochastic Optimal Control Problems with Running Maximum Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Cerf</w:t>
+                <w:t xml:space="preserve">Axel Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Athena Picarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (5), pp.3296-3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M115253X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507063v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585766v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junction conditions for finite horizon optimal control problems on multi-domains with continuous and discontinuous solutions</w:t>
+                <w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Ghilli</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping Rao</w:t>
+                <w:t xml:space="preserve">Max Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2018072⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517505v1</w:t>
+                <w:t xml:space="preserve">hal-01507063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Horizon Stochastic Optimal Control Problems with Running Maximum Cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error estimates for numerical approximation of Hamilton-Jacobi equations related to hybrid control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Picarelli</w:t>
+                <w:t xml:space="preserve">Roberto Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (5), pp.3296-3319. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M115253X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-018-9515-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585766v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimates for numerical approximation of Hamilton-Jacobi equations related to hybrid control systems</w:t>
+                <w:t xml:space="preserve">Optimal control of normalized SIMR models with vaccination and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ferretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achille Sassi</w:t>
+                <w:t xml:space="preserve">Maria Do Rosário De Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-018-9515-8⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.79 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617686v1</w:t>
+                <w:t xml:space="preserve">hal-01627412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of normalized SIMR models with vaccination and treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Maurer</w:t>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.79 - 99. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627412v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous solutions of Hamilton-Jacobi equations on networks *</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-constrained stochastic optimal control problems via reachability approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Picarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2475,997 +2475,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone numerical schemes and feedback construction for hybrid control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Ferretti</w:t>
+                <w:t xml:space="preserve">Error Estimates for Second Order Hamilton-Jacobi-Bellman Equations. Approximation of Probabilistic Reachable Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 165 (2), pp.507-531. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.3933 - 3964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-014-0637-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989492v2</w:t>
+                <w:t xml:space="preserve">hal-00998371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value iteration convergence of &amp;quot;-monotone schemes for stationary Hamilton-Jacobi equations</w:t>
+                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Picarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4041⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.125--163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989495v1</w:t>
+                <w:t xml:space="preserve">hal-00931025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite horizon problems on stratifiable state-constraints sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristopher Hermosilla</w:t>
+                <w:t xml:space="preserve">Special issue on New trends in optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Grüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Rosário de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955921v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Estimates for Second Order Hamilton-Jacobi-Bellman Equations. Approximation of Probabilistic Reachable Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+                <w:t xml:space="preserve">Zubov's equation for state-constrained perturbed nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Grüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.3933⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998371v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
+                <w:t xml:space="preserve">Value iteration convergence of &amp;quot;-monotone schemes for stationary Hamilton-Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Picarelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Grüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Kalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.4041 - 4070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931025v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on New trends in optimal control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Infinite horizon problems on stratifiable state-constraints sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristopher Hermosilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258 (4), pp.1430-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277412v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zubov's equation for state-constrained perturbed nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Grüne</w:t>
+                <w:t xml:space="preserve">Monotone numerical schemes and feedback construction for hybrid control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.55-71. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165 (2), pp.507-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-014-0637-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931028v1</w:t>
+                <w:t xml:space="preserve">hal-00989492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set approach for Reachability Analysis of Hybrid Systems under Lag Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission conditions on interfaces for Hamilton-Jacobi-Bellman equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Granato</w:t>
+                <w:t xml:space="preserve">Antonio Siconolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (1), pp.606--628. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257 (11), pp.3978--4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120874205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735724v2</w:t>
+                <w:t xml:space="preserve">hal-00820273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission conditions on interfaces for Hamilton-Jacobi-Bellman equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Level-set approach for Reachability Analysis of Hybrid Systems under Lag Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Siconolfi</w:t>
+                <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257 (11), pp.3978--4014. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.606--628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120874205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820273v1</w:t>
+                <w:t xml:space="preserve">hal-00735724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal feedback control of undamped wave equations by solving a HJB equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,235 +3519,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi approach to junction problems and application to traffic flows</w:t>
+                <w:t xml:space="preserve">State-constrained Optimal Control Problems of Impulsive Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2012002⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.1--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-013-9193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569010v3</w:t>
+                <w:t xml:space="preserve">hal-00653671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-constrained Optimal Control Problems of Impulsive Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hamilton-Jacobi approach to junction problems and application to traffic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiping Rao</w:t>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68, pp.1--19. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (01), pp 129-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-013-9193-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653671v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569010v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general Hamilton-Jacobi framework for nonlinear state-constrained control problems</w:t>
               </w:r>
@@ -3935,1146 +3935,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the value function of final state constrained control problems with BV trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariela Briani</w:t>
+                <w:t xml:space="preserve">Deterministic state constrained optimal control problems without controllability assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (6), pp.1567-1587. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp. 995-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2011.10.1567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457804v2</w:t>
+                <w:t xml:space="preserve">hal-00415953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic state constrained optimal control problems without controllability assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+                <w:t xml:space="preserve">Characterization of the value function of final state constrained control problems with BV trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (4), pp. 995-1015. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (6), pp.1567-1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2010030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2011.10.1567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415953v2</w:t>
+                <w:t xml:space="preserve">inria-00627518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the value function of final state constrained control problems with BV trajectories</w:t>
+                <w:t xml:space="preserve">Characterisation of the value function of final state constrained control problems with BV trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (6), pp.1567-1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/cpaa.2011.10.1567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00627518v1</w:t>
+                <w:t xml:space="preserve">hal-00457804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a non-monotone scheme for Hamilton-Jacobi-Bellman equations with discontinuous data</w:t>
+                <w:t xml:space="preserve">An efficient data structure to solve front propagation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Megdich</w:t>
+                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (1), pp.1--44. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.251--273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0271-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-009-9329-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00193157v1</w:t>
+                <w:t xml:space="preserve">inria-00273977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient data structure to solve front propagation problems</w:t>
+                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp. 4292-4316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00273977v2</w:t>
+                <w:t xml:space="preserve">hal-00395589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (271), pp.1395--1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00267644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
+                <w:t xml:space="preserve">Convergence of a non-monotone scheme for Hamilton-Jacobi-Bellman equations with discontinuous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Megdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.1--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395589v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum time control problems for non autonomous differential equations</w:t>
+                <w:t xml:space="preserve">Some convergence results for Howard's algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariela Briani</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.3001--3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-006-0865-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387803v2</w:t>
+                <w:t xml:space="preserve">inria-00179549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some convergence results for Howard's algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation for a superreplication problem under gamma constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.3001--3026. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.2289-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080725222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-006-0865-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00179549v1</w:t>
+                <w:t xml:space="preserve">hal-00278077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation for a superreplication problem under gamma constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum time control problems for non autonomous differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Maroso</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (3), pp.2289-2320. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10-11), pp.742-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080725222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278077v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimates for a stochastic impulse control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (3), pp.327-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00245-006-0865-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5175,411 +5175,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+                <w:t xml:space="preserve">Error estimates for stochastic differential game: the adverse stopping case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.188-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/dri034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112062v2</w:t>
+                <w:t xml:space="preserve">hal-00979003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bokanowski</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zidani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (9), pp.1147-1162. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 56 (9), pp.1147-1162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588366v1</w:t>
+                <w:t xml:space="preserve">hal-00112062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimates for stochastic differential game: the adverse stopping case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/dri034⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (9), pp.1147-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2006.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979003v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Megdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5723,273 +5723,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for the two dimensional HJB equation of stochastic control</w:t>
+                <w:t xml:space="preserve">Parametric optimization of hybrid car engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
+                <w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk von Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sagastizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an:2004034⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (4), pp.395-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:OPTE.0000042032.47856.e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988282v1</w:t>
+                <w:t xml:space="preserve">hal-00988792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimization of hybrid car engines</w:t>
+                <w:t xml:space="preserve">A fast algorithm for the two dimensional HJB equation of stochastic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Sagastizábal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:OPTE.0000042032.47856.e5⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (4), pp.723-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2004034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00988792v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete approximation for a class of the Hamilton-Jacobi equation for an optimal control problem of a differential-algebraic system</w:t>
               </w:r>
@@ -6155,200 +6155,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Discrete Approximation for Control Problems governed by Parabolic Variational Inequalities</w:t>
+                <w:t xml:space="preserve">A fully Discrete Approximation for a Control Problem of Parabolic Variational Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Housnaa Zidani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39, n°6, pp.2014-2033</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 39 (6), pp.2014-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900373403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022024v1</w:t>
+                <w:t xml:space="preserve">hal-00990198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully Discrete Approximation for a Control Problem of Parabolic Variational Inequalities</w:t>
+                <w:t xml:space="preserve">A Fully Discrete Approximation for Control Problems governed by Parabolic Variational Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (6), pp.2014-2033. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 39, n°6, pp.2014-2033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990198v1</w:t>
+                <w:t xml:space="preserve">hal-00022024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontryagin's Principle For Local Solutions of Control Problems with Mixed Control-State Constraints</w:t>
               </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (4), pp.1182-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6432,441 +6432,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the minimization of the energy of a free-electron gas with constrained density function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Hamiltonian Pontryagin's Principles for Control Problems Governed by Semilinear Parabolic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.143-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002459900102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982466v1</w:t>
+                <w:t xml:space="preserve">hal-01254052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian Pontryagin's Principles for Control Problems Governed by Semilinear Parabolic Equations</w:t>
+                <w:t xml:space="preserve">Pontryagin's Principle for Time-Optimal Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.143-177. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 101 (2), pp.375-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002459900102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021793611520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254052v1</w:t>
+                <w:t xml:space="preserve">hal-01254047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontryagin's Principle for Time-Optimal Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zidani</w:t>
+                <w:t xml:space="preserve">Pontryagin Maximum Principle for Optimal Control of Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37, n°4, pp. 1273-1290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021793611520⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01254047v1</w:t>
+                <w:t xml:space="preserve">hal-00023013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontryagin Maximum Principle for Optimal Control of Variational Inequalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Housnaa Zidani</w:t>
+                <w:t xml:space="preserve">On the minimization of the energy of a free-electron gas with constrained density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37, n°4, pp. 1273-1290</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (8), pp.1073-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023013v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontryagin's principle for state-constrained control problems governed by parabolic equations with unbounded controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36 (3), pp.1853-1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,51 +6932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management method for an electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,304 +7040,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for determining maximum mileage range of electric vehicle, involves determining moment at which state of change of battery tends to zero following evolution of energy state of vehicle along trajectory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">PROCEDE DE GESTION DENERGIE DUN VEHICULE ELECTRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2988061. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2988060. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254149v1</w:t>
+                <w:t xml:space="preserve">hal-01254153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCEDE DE GESTION DENERGIE DUN VEHICULE ELECTRIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Energy management method for an electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2988060. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2013087536 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254153v1</w:t>
+                <w:t xml:space="preserve">hal-01067112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management method for an electric vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Method for determining maximum mileage range of electric vehicle, involves determining moment at which state of change of battery tends to zero following evolution of energy state of vehicle along trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2013087536 A1. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2988061. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067112v1</w:t>
+                <w:t xml:space="preserve">hal-01254149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7355,64 +7355,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mayer optimal control problem on Wasserstein spaces over Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,983 +7678,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas (USA), United States. pp.3630-3635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357763v1</w:t>
+                <w:t xml:space="preserve">hal-01484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2016, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484196v1</w:t>
+                <w:t xml:space="preserve">hal-01357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228557v1</w:t>
+                <w:t xml:space="preserve">hal-01254164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
+              <w:t xml:space="preserve">IFIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254164v1</w:t>
+                <w:t xml:space="preserve">hal-01228557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman approach for the climbing problem for heavy launchers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
+                <w:t xml:space="preserve">Collision analysis for an UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Eva Crück</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GUIDANCE, NAVIGATION, AND CONTROL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. pp.AIAA 2012-4526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-4526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724842v1</w:t>
+                <w:t xml:space="preserve">hal-00756389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision analysis for an UAV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
+                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman approach for the climbing problem for heavy launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Crück</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GUIDANCE, NAVIGATION, AND CONTROL CONFERENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756389v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dynamic Principle for Hybrid Systems with Execution Delay and Decision Lags</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Granato</w:t>
+                <w:t xml:space="preserve">Minimal Time Problems with Moving Targets and Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Milano, Italy. pp.2589-2593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688517v1</w:t>
+                <w:t xml:space="preserve">inria-00629166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control problems of BV trajectories with pointwise state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00639021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Time Problems with Moving Targets and Obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+                <w:t xml:space="preserve">A Stochastic Dynamic Principle for Hybrid Systems with Execution Delay and Decision Lags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDC - ECC, Dec 2011, Orlando, United States. pp.6788-6793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00629166v1</w:t>
+                <w:t xml:space="preserve">hal-00688517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8672,77 +8672,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithmic guide for finite-dimensional optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8906,51 +8906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton-Jacobi-Bellman Equations on Multi-Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8993,224 +8993,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-constrained optimal control on Wasserstein spaces over Riemannian manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Treumún</w:t>
+                <w:t xml:space="preserve">A Cauchy-Lipschitz setting for control problems in complete CAT(0) spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Averil Aussedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548022v1</w:t>
+                <w:t xml:space="preserve">hal-05567013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">State-constrained optimal control on Wasserstein spaces over Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Treumún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972531v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontryagin principle for control of random semilinear parabolic equations under almost sure state constraints</w:t>
               </w:r>
@@ -9265,299 +9252,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality Conditions for Control Systems Governed by Monotone Stochastic Evolution Equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piero Visconti</w:t>
+                <w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Askovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424509v1</w:t>
+                <w:t xml:space="preserve">hal-04972531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVERGENCE OF MONOTONE NUMERICAL SCHEMES FOR FIRST-ORDER HAMILTON-JACOBI EQUATIONS IN PROPER CAT(κ) SPACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Jerhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimality Conditions for Control Systems Governed by Monotone Stochastic Evolution Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bi-objective finite horizon optimal control problems with Bolza and maximum running cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Chorobura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9704,51 +9779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averil Aussedat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-023-01484-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408797v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Hermosilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Gammoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283075v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Chorobura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1732373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978686v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ghilli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Rao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585766v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kr&#246;ner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M115253X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01617686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9515-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01627412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio De Pinho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01363628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jameson Graber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.08.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01619018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vinter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermosilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Wolenski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0413-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989492v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0637-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955921v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.55" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735724v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120874205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Siconolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.07.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569010v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653671v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9193-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Camilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-04-18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457804v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.1567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokanowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2006.03.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00979003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V00TKCR8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1WLXS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Wissel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OPTE.0000042032.47856.e5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWQBND99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142901387336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housnaa Zidani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900373403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998345627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002459900102" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021793611520" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7ZK3GJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012996302470" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Gr&#233;gory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00639021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01694" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Treum&#250;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929094v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averil Aussedat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-023-01484-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408797v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Hermosilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Gammoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283075v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Chorobura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1732373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978686v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ghilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Rao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585766v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kr&#246;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M115253X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01617686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9515-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01627412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio De Pinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01363628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jameson Graber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.08.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01619018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vinter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermosilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Wolenski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0413-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955921v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989492v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0637-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Siconolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735724v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120874205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653671v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9193-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569010v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Camilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-04-18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.1567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457804v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00979003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V00TKCR8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokanowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2006.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1WLXS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Wissel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OPTE.0000042032.47856.e5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWQBND99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142901387336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900373403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housnaa Zidani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998345627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002459900102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021793611520" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7ZK3GJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012996302470" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Gr&#233;gory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00639021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Treum&#250;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929094v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>