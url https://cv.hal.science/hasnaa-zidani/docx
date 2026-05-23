--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -3519,235 +3519,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-constrained Optimal Control Problems of Impulsive Differential Equations</w:t>
+                <w:t xml:space="preserve">A Hamilton-Jacobi approach to junction problems and application to traffic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiping Rao</w:t>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-013-9193-5⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (01), pp 129-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653671v2</w:t>
+                <w:t xml:space="preserve">hal-00569010v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi approach to junction problems and application to traffic flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-constrained Optimal Control Problems of Impulsive Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (01), pp 129-166. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.1--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-013-9193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569010v3</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general Hamilton-Jacobi framework for nonlinear state-constrained control problems</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic state constrained optimal control problems without controllability assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,51 +8428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control problems of BV trajectories with pointwise state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9177,190 +9177,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontryagin principle for control of random semilinear parabolic equations under almost sure state constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piero Visconti</w:t>
+                <w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Askovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385794v1</w:t>
+                <w:t xml:space="preserve">hal-04972531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Pontryagin principle for control of random semilinear parabolic equations under almost sure state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972531v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVERGENCE OF MONOTONE NUMERICAL SCHEMES FOR FIRST-ORDER HAMILTON-JACOBI EQUATIONS IN PROPER CAT(κ) SPACES</w:t>
               </w:r>
@@ -9447,64 +9447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality Conditions for Control Systems Governed by Monotone Stochastic Evolution Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9779,51 +9779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averil Aussedat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-023-01484-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408797v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Hermosilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Gammoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283075v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Chorobura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1732373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978686v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ghilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Rao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585766v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kr&#246;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M115253X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01617686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9515-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01627412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio De Pinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01363628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jameson Graber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.08.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01619018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vinter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermosilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Wolenski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0413-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955921v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989492v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0637-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Siconolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735724v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120874205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653671v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9193-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569010v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Camilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-04-18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.1567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457804v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00979003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V00TKCR8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokanowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2006.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1WLXS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Wissel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OPTE.0000042032.47856.e5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWQBND99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142901387336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900373403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housnaa Zidani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998345627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002459900102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021793611520" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7ZK3GJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012996302470" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Gr&#233;gory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00639021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Treum&#250;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929094v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averil Aussedat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Jerhaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-023-01484-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03564787v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1575251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408797v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Hermosilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Gammoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283075v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Chorobura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1732373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978686v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ghilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Rao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585766v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kr&#246;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M115253X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01617686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9515-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01627412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio De Pinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01363628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jameson Graber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.08.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01619018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vinter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01517510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermosilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Wolenski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0413-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955921v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989492v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0637-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Siconolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735724v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120874205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569010v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653671v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9193-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Camilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-04-18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.1567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457804v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00979003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V00TKCR8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokanowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2006.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1WLXS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Wissel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OPTE.0000042032.47856.e5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWQBND99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142901387336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900373403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housnaa Zidani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998345627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002459900102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021793611520" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX7ZK3GJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012996302470" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Gr&#233;gory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00639021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Treum&#250;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929094v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>