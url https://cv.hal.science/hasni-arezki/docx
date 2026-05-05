--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -150,601 +150,705 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and output feedback stabilization for switched linear discrete-time systems with delayed-outputs</w:t>
+                <w:t xml:space="preserve">Robust Moving Horizon Estimation with Diverse Prior Predictions for Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+                <w:t xml:space="preserve">A. Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chee Pin Tan</w:t>
+                <w:t xml:space="preserve">A. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101229⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3676243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054324v1</w:t>
+                <w:t xml:space="preserve">hal-05567720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for nonlinear systems with delayed output measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 183, pp.112663. </w:t>
+              <w:t xml:space="preserve">, 2026, 183, pp.112663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
+                <w:t xml:space="preserve">Estimation and output feedback stabilization for switched linear discrete-time systems with delayed-outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Pin Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327116⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.101229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275243v1</w:t>
+                <w:t xml:space="preserve">hal-05054324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI design procedure for incremental input/output-to-state stability in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3403-3408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3331684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3343 -3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">State observer design method for a class of non-linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (12), pp.1648-1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -754,1239 +858,1239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based Control for a Tumor Growth Model with Delayed Output Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4635-4640, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11108121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for nonlinear systems with delayed nonlinear output measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stochholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI feasibility analysis in observer design for some families of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Djennoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stability analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust convergence analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust moving-horizon estimation for quasi-LPV discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust moving horizon estimation for lateral vehicle dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HG/LMI-based observer for a tumor growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Control Conference, ECC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time estimation of a class of switched discrete-time linear systems subject to delayed-output measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chee Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference, ECC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI feasibility improvement to design observers for a class of Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State observer design method for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1996,114 +2100,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Estimation Algorithms for Nonlinear Systems : Design Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lorraine; Università degli studi (Gênes, Italie), 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024LORR0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04901329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2171,51 +2275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A24314C"/>
+    <w:nsid w:val="1192BB70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasni-arezki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4926-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054324v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin Tan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112663" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3331684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11108121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Djennoune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04901329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hasni-arezki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4926-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3676243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112663" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin Tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3331684" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11108121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Djennoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383614" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.456" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04901329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>