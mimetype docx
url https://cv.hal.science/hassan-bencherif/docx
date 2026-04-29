--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -66,12950 +66,13335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Subtropical Dynamical Changes in Reunion Ozone Trends (1998-2021)</w:t>
+                <w:t xml:space="preserve">Variability and trend analysis of temperature and height in the upper troposphere and stratosphere region over the tropics (Réunion), by combining balloon-sonde and satellite measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gregori de Arruda Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025EA004398⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-44-195-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059170v2</w:t>
+                <w:t xml:space="preserve">hal-05557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a transient ozone depletion event in the early Hunga plume above the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Study of Saharan dust events in Southern Morocco using ground-based observations (2004-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakota Koutoumboga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Bounhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10887-2025⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2026.101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272557v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosol optical depth (AOD) anomalies in September and October 2022 over Skukuza in South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of convective clouds near and below the lifting condensation level over a semi-arid Western-Indian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farahnaz Fazel-Rastgar</w:t>
+                <w:t xml:space="preserve">Som Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourita Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3519-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035041v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Types of Aerosols From Wildfires in South America Using Ground‐Based Observations, Reanalysis and CMIP6 Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela V Müller</w:t>
+                <w:t xml:space="preserve">Evidence for Subtropical Dynamical Changes in Reunion Ozone Trends (1998-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela N Uhrig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab Mohamed Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.70149⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.e2025EA004398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025EA004398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330857v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mid-level stratiform clouds over the semi-arid regions of Western India: a post-monsoon case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
+                <w:t xml:space="preserve">Evidence of a transient ozone depletion event in the early Hunga plume above the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Som Kumar Sharma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aniket Patel</w:t>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-025-02449-1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (18), pp.10887-10905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10887-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090541v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vagner Anabor</w:t>
+                <w:t xml:space="preserve">Characterization of aerosol optical depth (AOD) anomalies in September and October 2022 over Skukuza in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farahnaz Fazel-Rastgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3519-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3519-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloudiness retrieved from All-Sky camera and MSG satellite over Reunion Island and Antananarivo Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marcel Rivonirina</w:t>
+                <w:t xml:space="preserve">Evaluation of Different Types of Aerosols From Wildfires in South America Using Ground‐Based Observations, Reanalysis and CMIP6 Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando P Forgioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela V Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela N Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-43-651-2025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331319v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t>
+                <w:t xml:space="preserve">Dynamics of mid-level stratiform clouds over the semi-arid regions of Western India: a post-monsoon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-025-02449-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676291v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinna Kloss</w:t>
+                <w:t xml:space="preserve">Cloudiness retrieved from All-Sky camera and MSG satellite over Reunion Island and Antananarivo Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rivonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofoarisoa Rakotoniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-8031-2024⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.651 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-43-651-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04208981v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-instrumental analysis of ozone vertical profiles and total columns in South America: comparison between subtropical and equatorial latitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+                <w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lima de Bem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner Anabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-17-5201-2024⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693456v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Ground-Based and Satellite-Derived UV Index Levels in Natal, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Cacilda Godinho dos Reis</w:t>
+                <w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Antonio Godinho dos Reis</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (24), pp.4687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16244687⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845580v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of atmospheric clouds and boundary layer dynamics during a dust storm in the Western-Indian region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sourita Saha</w:t>
+                <w:t xml:space="preserve">Multi-instrumental analysis of ozone vertical profiles and total columns in South America: comparison between subtropical and equatorial latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101442⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.5201 - 5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-5201-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890078v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Ground-Based and Satellite-Derived UV Index Levels in Natal, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cacilda Godinho dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Godinho dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.4687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16244687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377686v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the boundary layer clouds to the surface forcings: A case study of western India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
+                <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Som Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.101073⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.8031-8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-8031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04250796v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04208981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV index seasonal variability in an Amazonian city of Brazil based on satellite data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of atmospheric clouds and boundary layer dynamics during a dust storm in the Western-Indian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Antonio Godinho Dos Reis</w:t>
+                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourita Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cienca e natura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5902/2179460X76670⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336067v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the antartic ozone hole influence events over southern Brazil in October 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bibiana C Lopes</w:t>
+                <w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0001-3765202320210528⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237430v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Optical Properties and Types over Southern Africa and Reunion Island Determined from Ground-Based and Satellite Observations over a 13-Year Period (2008–2021)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Millet</w:t>
+                <w:t xml:space="preserve">Response of the boundary layer clouds to the surface forcings: A case study of western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourita Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15061581⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.101073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037903v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Distributions and Transport over Southern Morocco from Ground-Based and Satellite Observations (2004–2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Lamy</w:t>
+                <w:t xml:space="preserve">Impacts of the antartic ozone hole influence events over southern Brazil in October 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanna M De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas V Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela D Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris K Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana C Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13060923⟩</w:t>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (suppl 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765202320210528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137069v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Ultraviolet Radiation Temporal Variability Analysis from 2-Year of Continuous Observation in an Amazonian City of Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV index seasonal variability in an Amazonian city of Brazil based on satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cacilda Godinho Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Reis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+                <w:t xml:space="preserve">Marco Antonio Godinho Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13071054⟩</w:t>
+              <w:t xml:space="preserve">cienca e natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (esp. 2), pp.e76670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2179460X76670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101024v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Distributions and Sahara Dust Transport in Southern Morocco, from Ground-Based and Satellite Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol Optical Properties and Types over Southern Africa and Reunion Island Determined from Ground-Based and Satellite Observations over a 13-Year Period (2008–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Benkhaldoun</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14102454⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15061581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681065v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical adaptive wavelet decomposition (EAWD): an adaptive decomposition for the variability analysis of observation time series in atmospheric science</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solar Ultraviolet Radiation Temporal Variability Analysis from 2-Year of Continuous Observation in an Amazonian City of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helvécio Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rardiles Branches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-29-265-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13071054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779388v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vagner Anabor</w:t>
+                <w:t xml:space="preserve">Aerosol Distributions and Transport over Southern Morocco from Ground-Based and Satellite Observations (2004–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Bounhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13060923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160652v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Lamy et al. Monitoring Solar Radiation UV Exposure in the Comoros. Int. J. Environ. Res. Public Health 2021, 18, 10475</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol Distributions and Sahara Dust Transport in Southern Morocco, from Ground-Based and Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Bounhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Benkhaldoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413399⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14102454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544972v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical adaptive wavelet decomposition (EAWD): an adaptive decomposition for the variability analysis of observation time series in atmospheric science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lagracie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.265-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-29-265-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272756v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Ultraviolet Radiation in Pretoria and Its Relations to Aerosols and Tropospheric Ozone during the Biomass Burning Season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jean Du Preez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kévin Lamy</w:t>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caradee Yael Wright</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12020132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129666v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Monitoring Solar Radiation UV Exposure in the Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jégou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.10475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph181910475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03315817v1</w:t>
+                <w:t xml:space="preserve">hal-03543764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Solar Radiation UV Exposure in the Comoros</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner Anabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissette Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph181910475⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543764v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GOME‐2 UVA Satellite Data to Ground‐Based UVA Measurements in South Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Millar</w:t>
+                <w:t xml:space="preserve">Correction: Lamy et al. Monitoring Solar Radiation UV Exposure in the Comoros. Int. J. Environ. Res. Public Health 2021, 18, 10475</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13308⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917498v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Long-Range Transport of Aerosol Plumes Following the Amazon Fires (August 2019): A Multi-Instrumental Approach from Ground-Based and Satellite Observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12223846⟩</w:t>
+              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027089v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Comparison Campaign of Solar UVR Instruments under Clear Sky Conditions at Reunion Island (21 • S, 55 • E)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solar Ultraviolet Radiation in Pretoria and Its Relations to Aerosols and Tropospheric Ozone during the Biomass Burning Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caradee Yael Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082867⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556377v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Temperature Trend Estimation over 12 Sites in Guinea Using 57 Years of Ground-Based Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Tato Loua</w:t>
+                <w:t xml:space="preserve">Time Series Analysis and Forecasting Using a Novel Hybrid LSTM Data-Driven Model Based on Empirical Wavelet Transform Applied to Total Column of Ozone at Buenos Aires, Argentina (1966–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli8060068⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666651v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Large-Scale Transport of a Volcanic Plume and the Impact on a Secondary Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rebecca F Hoffman</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050548⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732853v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the middle atmospheric ozone using SABER observations: a study over mid-latitudes in the northern and southern hemispheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">Solar UV Radiation in the Tropics: Human Exposure at Reunion Island (21° S, 55° E) during Summer Outdoor Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05124-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455982v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the long-range transport of the 2015 Calbuco volcanic plume from ground-based and space-borne observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lerato Shikwambana</w:t>
+                <w:t xml:space="preserve">Comparison of GOME‐2 UVA Satellite Data to Ground‐Based UVA Measurements in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caradee Y. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-38-395-2020⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), pp.1342-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524557v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Variability and Trend Estimates from 20-Years of Ground-Based and Satellite Observations at Irene Station, South Africa</w:t>
+                <w:t xml:space="preserve">Investigating the Long-Range Transport of Aerosol Plumes Following the Amazon Fires (August 2019): A Multi-Instrumental Approach from Ground-Based and Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11111216⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advances in Remote Sensing of Biomass Burning, 12 (22), pp.3846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12223846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002900v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Analysis and Forecasting Using a Novel Hybrid LSTM Data-Driven Model Based on Empirical Wavelet Transform Applied to Total Column of Ozone at Buenos Aires, Argentina (1966–2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Surface Temperature Trend Estimation over 12 Sites in Guinea Using 57 Years of Ground-Based Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050457⟩</w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli8060068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570876v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV Radiation in the Tropics: Human Exposure at Reunion Island (21° S, 55° E) during Summer Outdoor Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Inter-Comparison Campaign of Solar UVR Instruments under Clear Sky Conditions at Reunion Island (21 • S, 55 • E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218105⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002905v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the Large-Scale Transport of a Volcanic Plume and the Impact on a Secondary Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca F Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a southern sub-polar short-term ozone variation event using a millimetre-wave radiometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Analysis of the middle atmospheric ozone using SABER observations: a study over mid-latitudes in the northern and southern hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidehi Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha B Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-613-2019⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05124-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02065404v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring and summer time ozone and solar ultraviolet radiation variations over Cape Point, South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Variability and Trend Estimates from 20-Years of Ground-Based and Satellite Observations at Irene Station, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab M Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-129-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tropospheric Ozone Observations, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097468v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of the long-range transport of the 2015 Calbuco volcanic plume from ground-based and space-borne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lerato Shikwambana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pallotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.395 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-38-395-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157224v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV Radiation in Saint-Denis, La Réunion and Cape Town, South Africa: 10 years Climatology and Human Exposure Assessment at Altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+                <w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sultan-Bichat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10100589⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378223v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-sky ultraviolet radiation modelling using output from the Chemistry Climate Model Initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+                <w:t xml:space="preserve">Analysis of a southern sub-polar short-term ozone variation event using a millimetre-wave radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Facundo Orte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-10087-2019⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.613-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-613-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02265790v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02065404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREND-RUN model application of surface temperature and its implications for South African forestry and reforestation using local weather services data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pramanathan Govender</w:t>
+                <w:t xml:space="preserve">Spring and summer time ozone and solar ultraviolet radiation variations over Cape Point, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena V Ajti´c Ajti´c</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reforesta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21750/REFOR.7.05.67⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-129-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275833v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Temporal Variations of Surface Temperature and Rainfall at Conakry Airport, Guinea: 1960–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+                <w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli7070093⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02196177v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+                <w:t xml:space="preserve">TREND-RUN model application of surface temperature and its implications for South African forestry and reforestation using local weather services data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Jimmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramanathan Govender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew K. Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t>
+              <w:t xml:space="preserve">Reforesta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.50-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21750/REFOR.7.05.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290588v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet radiation modelling from ground-based and satellite measurements on Reunion Island, southern tropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Clear-sky ultraviolet radiation modelling using output from the Chemistry Climate Model Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.227-246. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.10087-10110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-227-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-10087-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575229v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02265790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopause region temperature variability and its trend in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar UV Radiation in Saint-Denis, La Réunion and Cape Town, South Africa: 10 years Climatology and Human Exposure Assessment at Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus S Venturini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Nathalie Sultan-Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-301-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (589), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753378v1</w:t>
+                <w:t xml:space="preserve">hal-02378223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of a large depletion in the ozone layer over southern Brazil and Uruguay by using multi-instrumental data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+                <w:t xml:space="preserve">Study on Temporal Variations of Surface Temperature and Rainfall at Conakry Airport, Guinea: 1960–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelson Jorge Schuch</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-405-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), art. 93 (26 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli7070093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753357v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02196177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on carbon dioxide atmospheric distribution over the Southwest Indian Ocean islands using satellite data: Part 1 – Climatology and seasonal results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rakotondraompiana</w:t>
+                <w:t xml:space="preserve">Mesopause region temperature variability and its trend in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus S Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Bageston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattan Roberto Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.301 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-301-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098041v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and trend in ozone over the southern tropics and subtropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet radiation modelling from ground-based and satellite measurements on Reunion Island, southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-381-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-227-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753340v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major event of Antarctic ozone hole influence in southern Brazil in October 2016: an analysis of tropospheric and stratospheric dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on carbon dioxide atmospheric distribution over the Southwest Indian Ocean islands using satellite data: Part 1 – Climatology and seasonal results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xolile Ncipha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rakotondraompiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-415-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.569-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753371v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Ground-Based and Satellite-Derived Solar UV Index Levels at Six South African Sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Report of a large depletion in the ozone layer over southern Brazil and Uruguay by using multi-instrumental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katlego Ncongwane</w:t>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jorge Schuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph14111384⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.405 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-405-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646295v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inter-Hemispheric Characteristics of the Tropopause–Stratopause–Mesopause Over Sub-Tropical Regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chintan Jethva</w:t>
+                <w:t xml:space="preserve">Variability and trend in ozone over the southern tropics and subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab Mohamed Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-017-1706-8⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.381-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-381-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634456v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of Guinea: Study of Climate Variability in N’zerekore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoumana Bamba</w:t>
+                <w:t xml:space="preserve">A major event of Antarctic ozone hole influence in southern Brazil in October 2016: an analysis of tropospheric and stratospheric dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jorge Schuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2161-6256/2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.415 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-415-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634369v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the TREND RUN model to deduce trends in South African Weather Service (SAWS) atmospheric data: Case study over Addo (33.568°S, 25.692°E) Eastern Cape, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of the mesospheric inversion layers over two symmetrical tropical sites: Réunion (20.8° S, 55.5° E) and Mauna Loa (19.5° N, 155.6° W)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neutral Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.1177-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-35-1177-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098051v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Payen</w:t>
+                <w:t xml:space="preserve">Climatology of Guinea: Study of Climate Variability in N’zerekore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoro Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Boubacar Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoumana Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01545562v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the total ozone column using a Brewer spectrophotometer and TOMS and OMI satellite instruments over the Southern Space Observatory in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+                <w:t xml:space="preserve">Comparison of Ground-Based and Satellite-Derived Solar UV Index Levels at Six South African Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katlego Ncongwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-35-25-2017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14111384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446925v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the mesospheric inversion layers over two symmetrical tropical sites: Réunion (20.8° S, 55.5° E) and Mauna Loa (19.5° N, 155.6° W)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+                <w:t xml:space="preserve">Evaluation of Inter-Hemispheric Characteristics of the Tropopause–Stratopause–Mesopause Over Sub-Tropical Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Vaishnav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chintan Jethva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-35-1177-2017⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-017-1706-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634441v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Réunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of the TREND RUN model to deduce trends in South African Weather Service (SAWS) atmospheric data: Case study over Addo (33.568°S, 25.692°E) Eastern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Jimmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neutral Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.51 - 58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176100v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the middle atmospheric thermal structure and oscillations over sub-tropical regions in the Northern and Southern Hemispheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vignelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Som Sharma</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3293-2⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (24), pp.15019-15036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386387v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01545562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on CO variation and trends over South Africa and the Indian Ocean using TES satellite data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Measurements of the total ozone column using a Brewer spectrophotometer and TOMS and OMI satellite instruments over the Southern Space Observatory in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Passaglia Schuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sajs.2015/20140174⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.25 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-35-25-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389450v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of total column ozone obtained by the IASI-MetOp satellite with ground-based and OMI satellite observations in the southern tropics and subtropics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Réunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Langerock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-33-1135-2015⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 27th International Laser Radar Conference (ILRC 27), 119, pp.05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337336v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARSAIO Overview: Atmospheric Research in Southern Africa and Indian Ocean: A South Africa – France bilateral collaborative programme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Investigations of the middle atmospheric thermal structure and oscillations over sub-tropical regions in the Northern and Southern Hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chintan Jethva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Vaishnav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Air Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3293-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387221v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends observed in the middle atmosphere temperatures using ground based LIDARs and satellite borne measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Studies on CO variation and trends over South Africa and the Indian Ocean using TES satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar K Venkataraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso M Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar K Sangeetha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-32-301-2014⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (9/10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2015/20140174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056701v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting gravity wave parameters during the September 2002 Southern Hemisphere major sudden stratospheric warming using a SANAE imaging riometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of total column ozone obtained by the IASI-MetOp satellite with ground-based and OMI satellite observations in the southern tropics and subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (10), pp.1709 - 1719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-31-1709-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-33-1135-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387268v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of a middle atmosphere thermal structure over Durban using a ground-based Rayleigh LIDAR and satellite data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ARSAIO Overview: Atmospheric Research in Southern Africa and Indian Ocean: A South Africa – France bilateral collaborative programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Beukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
+                <w:t xml:space="preserve">Gideon van Zyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4102/sajs.v108i1/2.612⟩</w:t>
+              <w:t xml:space="preserve">Clean Air Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961524v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a rapid increase of stratospheric ozone during late austral summer 2008 over Kerguelen (49.4° S, 70.3° E)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term trends observed in the middle atmosphere temperatures using ground based LIDARs and satellite borne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Venkat Ratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Velicogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-363-2011⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-32-301-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505577v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh LIDAR and satellite (HALOE, SABER, CHAMP and COSMIC) measurements of stratosphere-mesosphere temperature over a southern sub-tropical site, Reunion (20.8° S; 55.5° E): climatology and comparison study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extracting gravity wave parameters during the September 2002 Southern Hemisphere major sudden stratospheric warming using a SANAE imaging riometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (4), pp.649-662. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-649-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 31 (10), pp.1709 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-31-1709-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586264v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of uncertainties in monitoring middle atmosphere temperatures with the ground-based lidar network in support of space observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of a middle atmosphere thermal structure over Durban using a ground-based Rayleigh LIDAR and satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Steinbrecht</w:t>
+                <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1/2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/sajs.v108i1/2.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560268v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropopause Characteristics and Variability from 11 yr of SHADOZ Observations in the Southern Tropics and Subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (7), pp.1403--1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2011JAMC2453.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Rayleigh LIDAR and satellite (HALOE, SABER, CHAMP and COSMIC) measurements of stratosphere-mesosphere temperature over a southern sub-tropical site, Reunion (20.8° S; 55.5° E): climatology and comparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.649-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-649-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470062v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlatitude stratosphere - troposphere exchange as diagnosed by MLS O3 and MOPITT CO assimilated fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Analysis of a rapid increase of stratospheric ozone during late austral summer 2008 over Kerguelen (49.4° S, 70.3° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10, pp.2175-2194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-2175-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-363-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00461842v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology and comparison of ozone from ENVISAT/GOMOS and SHADOZ/balloon-sonde observations in the southern tropics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An evaluation of uncertainties in monitoring middle atmosphere temperatures with the ground-based lidar network in support of space observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Randel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steinbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-8025-2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (5-6), pp.627-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449101v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal temperature changes over Tropics during CAWSES -III campaign: Comparison with numerical models and satellite data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
+                <w:t xml:space="preserve">Temperature variability and trends in the UT-LS over a subtropical site: Reunion (20.8° S, 55.5° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2010.07.013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (17), pp.8563--8574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-8563-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509028v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the impact of sudden stratosphere warming in the upper mesosphere-lower thermosphere regions using satellite and HF radar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (7), pp.3397--3404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-3397-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability and trends in the UT-LS over a subtropical site: Reunion (20.8° S, 55.5° E)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (17), pp.8563--8574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-8563-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10473-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961638v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of balloon and satellite water vapour measurements in the Southern tropical and subtropical UTLS during the HIBISCUS campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Climatology and comparison of ozone from ENVISAT/GOMOS and SHADOZ/balloon-sonde observations in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dalaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (14), pp.5299-5319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-5299-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (16), pp.8025-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-8025-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328075v2</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal oscillations of middle atmosphere temperature observed by Rayleigh lidars and their comparisons with TIMED/SABER observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xianghui Xue</w:t>
+                <w:t xml:space="preserve">Midlatitude stratosphere - troposphere exchange as diagnosed by MLS O3 and MOPITT CO assimilated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JD011654⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.2175-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-2175-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406337v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00461842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar observations of sodium layer over low latitude, Gadanki (13.5° N, 79.2° E): seasonal and nocturnal variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Nocturnal temperature changes over Tropics during CAWSES -III campaign: Comparison with numerical models and satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Jaya Prakash Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-27-3811-2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (16), pp.1171-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961523v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric ozone climatology and variability over a southern subtropical site: Reunion Island (21° S; 55° E)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal oscillations of middle atmosphere temperature observed by Rayleigh lidars and their comparisons with TIMED/SABER observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiankang Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghui Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-2321-2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (D20), pp.D20103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243141v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20-year LiDAR observations of stratospheric sudden warming over a mid-latitude site, Observatoire de Haute Provence (OHP; 44° N, 6° E): case study and statistical characteristics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Evaluation of balloon and satellite water vapour measurements in the Southern tropical and subtropical UTLS during the HIBISCUS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pommereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-7-15739-2007⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5299-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-5299-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328241v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the 2002 major warming in the southern hemisphere using ground-based and Odin/SMR assimilated data: stratospheric ozone distributions and tropic/mid-latitude exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lidar observations of sodium layer over low latitude, Gadanki (13.5° N, 79.2° E): seasonal and nocturnal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bhavani Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. V. Charyulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/P07-143⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (10), pp.3811--3823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-27-3811-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255725v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual stratospheric ozone decrease in the Southern Hemisphere subtropics linked to isentropic air-mass transport as observed over Irene (25.5 S, 28.1 E) in mid-May 2002</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Semane</w:t>
+                <w:t xml:space="preserve">20-year LiDAR observations of stratospheric sudden warming over a mid-latitude site, Observatoire de Haute Provence (OHP; 44° N, 6° E): case study and statistical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Charyulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-6-1927-2006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.15739-15779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acpd-7-15739-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083644v2</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over a low-latitude site (Gadanki, 13.5° N, 79.2° E)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stratospheric ozone climatology and variability over a southern subtropical site: Reunion Island (21° S; 55° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. B. Rao</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 24 (3), pp.823-834</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.2321-2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-2321-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330054v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser propulsion activity in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of the 2002 major warming in the southern hemisphere using ground-based and Odin/SMR assimilated data: stratospheric ozone distributions and tropic/mid-latitude exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M M Michaelis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Jolivet</w:t>
+                <w:t xml:space="preserve">S. Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Charyulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (11), pp.1287-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P07-143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543745v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Laser propulsion activity in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+                <w:t xml:space="preserve">W Klopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jouzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">S Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145015v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over a low-latitude site (Gadanki, 13.5° N, 79.2° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.823-834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01894050v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh lidar observations of double stratopause structure over three different northern hemisphere stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">An unusual stratospheric ozone decrease in the Southern Hemisphere subtropics linked to isentropic air-mass transport as observed over Irene (25.5 S, 28.1 E) in mid-May 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.1927-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-6-1927-2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327995v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature climatology and trend estimates in the UTLS region as observed over a southern subtropical site, Durban, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh lidar observations of double stratopause structure over three different northern hemisphere stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.6933-6956</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328465v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric temperature monitoring using a vibrational Raman lidar. Part 1: aerosols and ozone interferences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 7, pp.357-364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b415299a⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.1020-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00068741v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier: 2. Numerical simulations with coupled dynamics models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
+                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110 (17), pp.D17101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JD005737⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 111 (D19), pp.D19111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068745v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the tidal variations in a 3-D dynamics-chemistry-transport model of the middle atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Temperature climatology and trend estimates in the UTLS region as observed over a southern subtropical site, Durban, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2003.11.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.5121-5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-6-5121-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03527698v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
+                <w:t xml:space="preserve">Stratospheric temperature monitoring using a vibrational Raman lidar. Part 1: aerosols and ozone interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faduilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b415299a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier: 2. Numerical simulations with coupled dynamics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (17), pp.D17101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JD005737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387242v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
+                <w:t xml:space="preserve">Investigation of the tidal variations in a 3-D dynamics-chemistry-transport model of the middle atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JD002741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 66 (3-4), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2003.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356763v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03527698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SO 2 pollution in the South Durban Industrial Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnold Prause</w:t>
+                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (7), pp.1989-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446957v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of tidal perturbations in the middle atmosphere over Southern Tropics as deduced from LIDAR data analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65 (6), pp.707 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (D6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JD002741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of SO 2 pollution in the South Durban Industrial Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanne Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Prause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of tidal perturbations in the middle atmosphere over Southern Tropics as deduced from LIDAR data analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 64 (18), pp.1979 - 1988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1364-6826(02)00223-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13019,4068 +13404,4068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatological analysis of temperature and pluviometry in Guinea 1960-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Tato Loua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoumana Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Conference of the South African Society for Atmospheric Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Durban, South Africa. pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory analysis of low-ozone events during spring and summer months over Cape Point, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jean Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caradee y Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Conference of the South African Society for Atmospheric Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Durban, South Africa. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of summer and spring carbon dioxide vertical and spatial distribution over the Southwest Indian Ocean Islands using TES data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the dynamical activity on the inter-annual variability of ozone in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual conference of South African Society for Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447083v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of summer and spring carbon dioxide vertical and spatial distribution over the Southwest Indian Ocean Islands using TES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xolile Ncipha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Rakotondraompiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">32nd Annual conference of South African Society for Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03573531v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dynamical activity on the inter-annual variability of ozone in the tropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vignelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-161</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01355411v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Climatology obtained by a combination of MLS/AURA and SHADOZ ozonesondes profiles over southern tropic and subtropic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Reunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Langerock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ILRC 27, 27th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337344v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Reunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ozone Climatology obtained by a combination of MLS/AURA and SHADOZ ozonesondes profiles over southern tropic and subtropic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILRC 27, 27th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766832v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Isentropic Transport in the Lower Tropical Stratosphere from Laminae Observed in Shadoz Ozone Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Culot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01190776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREND-RUN model for performing the trend calculation on SAWS (South Africa Weather Service) atmospheric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jimmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of South African Society of Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp.90--91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on CO distribution over South Africa, Madagascar and Reunion Island using Tropospheric Emission Spectrometer (TES) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of South African Society of Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp.100--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropopause characteristics and variability from 11-year SHADOZ observations in the southern tropics and sub-tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDACC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Paul, La, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban Rayleigh LiDAR measurments of stratospheric-mesospheric temperature structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric and stratospheric temperature measurements by vibrational Raman-N2 LiDAR at Reunion Island (20.8°S, 55.5°E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.987--990</w:t>
+              <w:t xml:space="preserve">SAIP Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966641v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+                <w:t xml:space="preserve">Durban Rayleigh LiDAR measurments of stratospheric-mesospheric temperature structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
+              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.987--990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115167v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a regression model for trend estimates from ground based atmospheric observations in the Southern Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neige Calonne</w:t>
+                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual conference of South African Society for Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.7--8</w:t>
+              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968034v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric and stratospheric temperature measurements by vibrational Raman-N2 LiDAR at Reunion Island (20.8°S, 55.5°E)</w:t>
+                <w:t xml:space="preserve">On the use of a regression model for trend estimates from ground based atmospheric observations in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAIP Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">26th Annual conference of South African Society for Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.7--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966651v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Claude</w:t>
+                <w:t xml:space="preserve">Middle atmosphere monitoring and dynamical coupling mechanisms: Ground-based lidar and satellite instruments synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaya Prakas Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-1903-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196879v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the impact of Sudden Stratospheric warming in the upper mesosphere and lower thermosphere region using satellite and HF radar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOGS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Singapour, Singapore. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bollig</w:t>
+                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd African Laser Centre Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Port Elizabeth, South Africa. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966646v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle atmosphere monitoring and dynamical coupling mechanisms: Ground-based lidar and satellite instruments synergy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaya Prakas Raju</w:t>
+                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tesfaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-1903-1</w:t>
+              <w:t xml:space="preserve">2nd African Laser Centre Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Port Elizabeth, South Africa. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113762v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesosphere-Lower Thermosphere (MLT) atmospheric structure, coupling and dynamics using ground-based and satellite instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
+              <w:t xml:space="preserve">53rd annual conference of South Africa Institute of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Limpopo, South Africa. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968041v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa (LARA) : A trilateral research programme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Biological applications of Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Cairo, Egypt. pp.En ligne</w:t>
+              <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966650v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa (LARA) : A trilateral research programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CSIR Bi-annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pretoria, South Africa. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Environmental and Biological applications of Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Cairo, Egypt. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966647v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesosphere-Lower Thermosphere (MLT) atmospheric structure, coupling and dynamics using ground-based and satellite instruments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd annual conference of South Africa Institute of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Limpopo, South Africa. pp.En ligne</w:t>
+              <w:t xml:space="preserve">2nd CSIR Bi-annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pretoria, South Africa. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966648v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric ozone variability and anomalies as derived from ground-based observations over southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahoudha Mzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa: A trilateral research programme (LARA-TRIP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of temperature trends and gravity wave characteristics from LiDAR profiles recorded at Reunion Island (20.8°S, 55.5°E) from 1994 to 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Boulder, United States. pp.742--745</w:t>
+              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966640v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of temperature trends and gravity wave characteristics from LiDAR profiles recorded at Reunion Island (20.8°S, 55.5°E) from 1994 to 2007</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa: A trilateral research programme (LARA-TRIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
+              <w:t xml:space="preserve">24th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Boulder, United States. pp.742--745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966653v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-solid non-rigid optics for high-power laser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power Laser Ablation 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Taos, United States. pp.626115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.672988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GOMOS Ozone Profiles Using NDSC Lidar: Statistical Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVISAT Validation Workshop (ESA SP-531)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Frascati, Italy. pp.10.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NDSC Ozone and Temperature LIDAR Algorithm Intercomparison Initiative (A2I): Project Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Immler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Laser Radar Conference (ILRC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser propulsion experiments in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashokabose Moorgawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Klopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edric Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High-Power Laser Ablation 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Taos, United States. pp.691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.482141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid solar and laser propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashokabose Moorgawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boutchiama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High-Power Laser Ablation 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Taos, United States. pp.766, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.482146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17090,1372 +17475,1372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner Anabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/essoar.10500904.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison campaign of solar UVR instruments at Réunion Island (21.0°S, 55,5°E) : findings and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on solar UV Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Radiation evolution during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMI 2017, Chemistry-Climate Model Initiative Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Radiation modeling from ground based and satellite measurements of Ozone over Réunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Brogniez</w:t>
+                <w:t xml:space="preserve">Variability and Trend of Total Ozone Column from Brewer Spectrophotometer and Satellite Measurements Over South of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Passaglia Schuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-81-6</w:t>
+              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01358032v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Trend of Total Ozone Column from Brewer Spectrophotometer and Satellite Measurements Over South of Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Ultraviolet Radiation modeling from ground based and satellite measurements of Ozone over Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-81-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767054v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01358032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vignelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEFE-CHAT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over Reunion island (20.8°S, 55.5°E): Climatological study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total ozone variability and trend estimates from ground-based and satellite observations in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
+              <w:t xml:space="preserve">22nd Quadrennial Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. Taylor and Francis, Atmosphere-Ocean, 53 (1), Proceedings of the Twenty-Second QOS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722751v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observation of aerosols using the Durban and Reunion lidar systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over Reunion island (20.8°S, 55.5°E): Climatological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722444v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban lidar for atmospheric studies : current status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simultaneous observation of aerosols using the Durban and Reunion lidar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Bongumusa Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723307v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total ozone variability and trend estimates from ground-based and satellite observations in the southern subtropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durban lidar for atmospheric studies : current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Quadrennial Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. Taylor and Francis, Atmosphere-Ocean, 53 (1), Proceedings of the Twenty-Second QOS</w:t>
+              <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732609v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18602,51 +18987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Mohamed Toihir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10887-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Forgioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela V M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela N Uhrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.70149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05090541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Kamat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Kumar Sharma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Patel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02449-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rivonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoarisoa Rakotoniaina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-651-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04693456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5201-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04845580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho dos Reis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16244687" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04890078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourita Saha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101442" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.101073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X76670" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna M De Souza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas V Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D Bittencourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris K Pinheiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana C Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202320210528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Bounhir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060923" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Neto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rardiles Branches" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03681065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Benkhaldoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lagracie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-265-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdoulwahab Toihir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jean Du Preez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Yael Wright" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020132" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910475" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02917498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Du Preez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Parisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Millar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Y. Wright" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03027089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Cadet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223846" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02556377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02666651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Mbatha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli8060068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02732853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Hoffman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050548" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02455982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Joshi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha B Patel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05124-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02524557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Shikwambana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pallotta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-395-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab M Toihir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02570876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02065404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Facundo Orte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Wolfram" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Salvador" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-613-2019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Du Preez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena V Ajti&#180;c Ajti&#180;c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-129-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02378223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sultan-Bichat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100589" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265790v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10087-2019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Jimmy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanathan Govender" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Moodley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21750/REFOR.7.05.67" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7070093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575229v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-227-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S Venturini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Bageston" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Peres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-301-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bresciani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jorge Schuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-405-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolile Ncipha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rakotondraompiana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-381-2018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-415-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01646295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlego Ncongwane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14111384" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Vaishnav" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintan Jethva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1706-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634369v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoro Beavogui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Boubacar Barry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Bamba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2017.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Passaglia Schuch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toihir Abdoulwahab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-25-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1177-2017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01386387v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3293-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389450v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Venkataraman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso M Mbatha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Sangeetha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2015/20140174" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337336v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1135-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beukes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon van Zyl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kishore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Velicogna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-301-2014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile B. Malinga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-31-1709-2013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivan R. Pillay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/sajs.v108i1/2.612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-363-2011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Parimisetty Prasanth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-649-2011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Randel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2011.01.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JAMC2453.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00461842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeyman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2175-2010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449101v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoudha Mz&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dalaudier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8025-2010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jaya Prakash Raju" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2010.07.013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Pillay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3397-2010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961638v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8563-2010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328075v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5299-2009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiankang Dou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyao Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Li Liu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Xue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011654" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridharan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhavani Kumar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-3811-2009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243141v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2321-2007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Charyulu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-7-15739-2007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sernane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P07-143" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083644v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Diab" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-1927-2006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330054v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Rao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543745v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Michaelis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forbes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Klopper" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327995v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Rao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diab" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-5121-2006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068741v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faduilhe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415299a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKR46LGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005737" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03527698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2003.11.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13H3RJ2J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01356763v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002741" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446957v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Diab" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Prause" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(02)00223-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFTLVCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee y Wright" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Rakotondraompiana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355411v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01190776v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966645v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimmy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966644v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968039v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966641v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968034v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966651v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966649v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesfaye" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moema" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollig" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Funatsu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Prakas Raju" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966650v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966647v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966648v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966652v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966640v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966653v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaelis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nativel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672988" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543532v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michaelis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashokabose Moorgawa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klopper" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edric Mckenzie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482141" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543541v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutchiama" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482146" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098082v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bastien" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648231v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01767054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaz Peres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mbatha" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337346v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignelles" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722751v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Bongumusa Mbatha" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723307v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732609v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori de Arruda Moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-195-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05564137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakota Koutoumboga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Bounhir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2026.101977" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Kamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Kumar Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourita Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059170v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Mohamed Toihir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10887-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Forgioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela V M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela N Uhrig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.70149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05090541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Patel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02449-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rivonirina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoarisoa Rakotoniaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-651-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04693456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5201-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04845580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16244687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04890078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.101073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna M De Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas V Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D Bittencourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris K Pinheiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana C Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202320210528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X76670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Neto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rardiles Branches" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03681065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Benkhaldoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lagracie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-265-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdoulwahab Toihir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910475" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jean Du Preez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Yael Wright" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020132" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02570876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Mbatha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050457" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Cadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02917498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Du Preez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Parisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Millar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Y. Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13308" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03027089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02666651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli8060068" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02556377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082867" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02732853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Hoffman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050548" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02455982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Joshi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha B Patel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05124-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab M Toihir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02524557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Shikwambana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pallotta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-395-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02065404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Facundo Orte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Wolfram" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Salvador" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-613-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Du Preez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena V Ajti&#180;c Ajti&#180;c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-129-2019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Jimmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanathan Govender" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Moodley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21750/REFOR.7.05.67" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265790v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10087-2019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02378223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sultan-Bichat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100589" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7070093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S Venturini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Bageston" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Peres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-301-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575229v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-227-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolile Ncipha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rakotondraompiana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.07.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bresciani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jorge Schuch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-405-2018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-381-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-415-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1177-2017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoro Beavogui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Boubacar Barry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Bamba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2017.04.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01646295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlego Ncongwane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14111384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Vaishnav" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintan Jethva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1706-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Passaglia Schuch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toihir Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-25-2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01386387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3293-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Venkataraman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso M Mbatha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Sangeetha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2015/20140174" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1135-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beukes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon van Zyl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kishore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Velicogna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-301-2014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile B. Malinga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-31-1709-2013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivan R. Pillay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/sajs.v108i1/2.612" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JAMC2453.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Parimisetty Prasanth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-649-2011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505577v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-363-2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Randel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2011.01.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961638v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoudha Mz&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8563-2010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961525v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Pillay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3397-2010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dalaudier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8025-2010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00461842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeyman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2175-2010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jaya Prakash Raju" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2010.07.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiankang Dou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyao Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Li Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Xue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011654" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328075v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5299-2009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridharan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhavani Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-3811-2009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Charyulu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-7-15739-2007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2321-2007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sernane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P07-143" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543745v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Michaelis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forbes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Klopper" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330054v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Rao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083644v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Diab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-1927-2006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Rao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328465v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-5121-2006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faduilhe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415299a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKR46LGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068745v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005737" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03527698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2003.11.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13H3RJ2J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01356763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002741" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446957v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Diab" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Prause" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(02)00223-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFTLVCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee y Wright" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355411v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Rakotondraompiana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573531v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337344v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01190776v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimmy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966644v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966651v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968034v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Funatsu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Prakas Raju" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966649v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966646v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesfaye" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moema" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollig" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966650v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966647v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966652v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966653v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966640v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543735v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaelis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nativel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672988" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543532v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michaelis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashokabose Moorgawa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klopper" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edric Mckenzie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482141" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543541v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutchiama" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482146" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098082v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bastien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648231v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01767054v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaz Peres" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mbatha" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337346v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignelles" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732609v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722751v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722444v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Bongumusa Mbatha" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>