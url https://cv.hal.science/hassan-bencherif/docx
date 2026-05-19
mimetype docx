--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and trend analysis of temperature and height in the upper troposphere and stratosphere region over the tropics (Réunion), by combining balloon-sonde and satellite measurements</w:t>
+                <w:t xml:space="preserve">Study of Saharan dust events in Southern Morocco using ground-based observations (2004-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregori de Arruda Moreira</w:t>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Bakota Koutoumboga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aziza Bounhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-44-195-2026⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2026.101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557200v1</w:t>
+                <w:t xml:space="preserve">hal-05564137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Saharan dust events in Southern Morocco using ground-based observations (2004-2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variability and trend analysis of temperature and height in the upper troposphere and stratosphere region over the tropics (Réunion), by combining balloon-sonde and satellite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregori de Arruda Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 42, </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.195-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2026.101977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-44-195-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564137v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of convective clouds near and below the lifting condensation level over a semi-arid Western-Indian region</w:t>
               </w:r>
@@ -485,338 +485,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Subtropical Dynamical Changes in Reunion Ozone Trends (1998-2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence of a transient ozone depletion event in the early Hunga plume above the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulwahab Mohamed Toihir</w:t>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (12), pp.e2025EA004398. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (18), pp.10887-10905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025EA004398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10887-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059170v2</w:t>
+                <w:t xml:space="preserve">hal-05272557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a transient ozone depletion event in the early Hunga plume above the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence for Subtropical Dynamical Changes in Reunion Ozone Trends (1998-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
+                <w:t xml:space="preserve">Abdoulwahab Mohamed Toihir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (18), pp.10887-10905. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.e2025EA004398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10887-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025EA004398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272557v1</w:t>
+                <w:t xml:space="preserve">hal-05059170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosol optical depth (AOD) anomalies in September and October 2022 over Skukuza in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,77 +919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando P Forgioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela V Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela N Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1151,351 +1151,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloudiness retrieved from All-Sky camera and MSG satellite over Reunion Island and Antananarivo Madagascar</w:t>
+                <w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marcel Rivonirina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+                <w:t xml:space="preserve">Douglas Lima de Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solofoarisoa Rakotoniaina</w:t>
+                <w:t xml:space="preserve">Vagner Anabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chao Tang</w:t>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-43-651-2025⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331319v1</w:t>
+                <w:t xml:space="preserve">hal-05322617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloudiness retrieved from All-Sky camera and MSG satellite over Reunion Island and Antananarivo Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rivonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Lima de Bem</w:t>
+                <w:t xml:space="preserve">Solofoarisoa Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagner Anabor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Chao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.651 - 666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-43-651-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322617v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,64 +1572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-instrumental analysis of ozone vertical profiles and total columns in South America: comparison between subtropical and equatorial latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Ground-Based and Satellite-Derived UV Index Levels in Natal, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cacilda Godinho dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,64 +1827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,90 +2099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2227,498 +2227,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the boundary layer clouds to the surface forcings: A case study of western India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of the antartic ozone hole influence events over southern Brazil in October 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Som Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
+                <w:t xml:space="preserve">Alanna M De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas V Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela D Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris K Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana C Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.101073⟩</w:t>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (suppl 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765202320210528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250796v1</w:t>
+                <w:t xml:space="preserve">hal-04237430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the antartic ozone hole influence events over southern Brazil in October 2015</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV index seasonal variability in an Amazonian city of Brazil based on satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibiana C Lopes</w:t>
+                <w:t xml:space="preserve">Gabriela Cacilda Godinho Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Godinho Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0001-3765202320210528⟩</w:t>
+              <w:t xml:space="preserve">cienca e natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (esp. 2), pp.e76670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2179460X76670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237430v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV index seasonal variability in an Amazonian city of Brazil based on satellite data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+                <w:t xml:space="preserve">Response of the boundary layer clouds to the surface forcings: A case study of western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourita Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Kamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antonio Godinho Dos Reis</w:t>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cienca e natura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (esp. 2), pp.e76670. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5902/2179460X76670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.101073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336067v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Optical Properties and Types over Southern Africa and Reunion Island Determined from Ground-Based and Satellite Observations over a 13-Year Period (2008–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,90 +2903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Distributions and Transport over Southern Morocco from Ground-Based and Satellite Observations (2004–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Millet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aziza Bounhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3037,90 +3037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Distributions and Sahara Dust Transport in Southern Morocco, from Ground-Based and Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Bounhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Benkhaldoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3184,64 +3184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical adaptive wavelet decomposition (EAWD): an adaptive decomposition for the variability analysis of observation time series in atmospheric science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,3577 +3295,3577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03779388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Lamy et al. Monitoring Solar Radiation UV Exposure in the Comoros. Int. J. Environ. Res. Public Health 2021, 18, 10475</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jégou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03315817v1</w:t>
+                <w:t xml:space="preserve">hal-03544972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Solar Radiation UV Exposure in the Comoros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Lamy</w:t>
+                <w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph181910475⟩</w:t>
+              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543764v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner Anabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissette Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Lamy et al. Monitoring Solar Radiation UV Exposure in the Comoros. Int. J. Environ. Res. Public Health 2021, 18, 10475</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Ultraviolet Radiation in Pretoria and Its Relations to Aerosols and Tropospheric Ozone during the Biomass Burning Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caradee Yael Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.13399. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544972v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272756v1</w:t>
+                <w:t xml:space="preserve">insu-03315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Ultraviolet Radiation in Pretoria and Its Relations to Aerosols and Tropospheric Ozone during the Biomass Burning Season</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring Solar Radiation UV Exposure in the Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdoulwahab Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.10475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12020132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph181910475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129666v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Analysis and Forecasting Using a Novel Hybrid LSTM Data-Driven Model Based on Empirical Wavelet Transform Applied to Total Column of Ozone at Buenos Aires, Argentina (1966–2017)</w:t>
+                <w:t xml:space="preserve">Surface Temperature Trend Estimation over 12 Sites in Guinea Using 57 Years of Ground-Based Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050457⟩</w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli8060068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570876v1</w:t>
+                <w:t xml:space="preserve">hal-02666651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-Comparison Campaign of Solar UVR Instruments under Clear Sky Conditions at Reunion Island (21 • S, 55 • E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV Radiation in the Tropics: Human Exposure at Reunion Island (21° S, 55° E) during Summer Outdoor Activities</w:t>
+                <w:t xml:space="preserve">Comparison of GOME‐2 UVA Satellite Data to Ground‐Based UVA Measurements in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Millar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caradee Y. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218105⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), pp.1342-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002905v1</w:t>
+                <w:t xml:space="preserve">hal-02917498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GOME‐2 UVA Satellite Data to Ground‐Based UVA Measurements in South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Investigating the Long-Range Transport of Aerosol Plumes Following the Amazon Fires (August 2019): A Multi-Instrumental Approach from Ground-Based and Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jean Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13308⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advances in Remote Sensing of Biomass Burning, 12 (22), pp.3846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12223846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917498v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Long-Range Transport of Aerosol Plumes Following the Amazon Fires (August 2019): A Multi-Instrumental Approach from Ground-Based and Satellite Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating the Large-Scale Transport of a Volcanic Plume and the Impact on a Secondary Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca F Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Advances in Remote Sensing of Biomass Burning, 12 (22), pp.3846. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12223846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027089v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Temperature Trend Estimation over 12 Sites in Guinea Using 57 Years of Ground-Based Data</w:t>
+                <w:t xml:space="preserve">Analysis of the middle atmospheric ozone using SABER observations: a study over mid-latitudes in the northern and southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Tato Loua</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+                <w:t xml:space="preserve">Vaidehi Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Som Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondapalli Niranjan Kumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha B Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli8060068⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05124-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666651v1</w:t>
+                <w:t xml:space="preserve">hal-02455982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Comparison Campaign of Solar UVR Instruments under Clear Sky Conditions at Reunion Island (21 • S, 55 • E)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone Variability and Trend Estimates from 20-Years of Ground-Based and Satellite Observations at Irene Station, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab M Toihir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colette Brogniez</w:t>
+                <w:t xml:space="preserve">David Jean Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tropospheric Ozone Observations, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556377v1</w:t>
+                <w:t xml:space="preserve">hal-03002900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Large-Scale Transport of a Volcanic Plume and the Impact on a Secondary Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of the long-range transport of the 2015 Calbuco volcanic plume from ground-based and space-borne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lerato Shikwambana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rebecca F Hoffman</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pallotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11050548⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.395 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-38-395-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732853v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the middle atmospheric ozone using SABER observations: a study over mid-latitudes in the northern and southern hemispheres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Series Analysis and Forecasting Using a Novel Hybrid LSTM Data-Driven Model Based on Empirical Wavelet Transform Applied to Total Column of Ozone at Buenos Aires, Argentina (1966–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05124-6⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455982v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Variability and Trend Estimates from 20-Years of Ground-Based and Satellite Observations at Irene Station, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Jean Du Preez</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11111216⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002900v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the long-range transport of the 2015 Calbuco volcanic plume from ground-based and space-borne observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar UV Radiation in the Tropics: Human Exposure at Reunion Island (21° S, 55° E) during Summer Outdoor Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.395 - 420. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-38-395-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524557v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TREND-RUN model application of surface temperature and its implications for South African forestry and reforestation using local weather services data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Jimmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramanathan Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew K. Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t>
+              <w:t xml:space="preserve">Reforesta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.50-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21750/REFOR.7.05.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290588v1</w:t>
+                <w:t xml:space="preserve">hal-02275833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a southern sub-polar short-term ozone variation event using a millimetre-wave radiometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Salvador</w:t>
+                <w:t xml:space="preserve">Clear-sky ultraviolet radiation modelling using output from the Chemistry Climate Model Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Mizuno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-613-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.10087-10110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-10087-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02065404v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02265790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring and summer time ozone and solar ultraviolet radiation variations over Cape Point, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Solar UV Radiation in Saint-Denis, La Réunion and Cape Town, South Africa: 10 years Climatology and Human Exposure Assessment at Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sultan-Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-37-129-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (589), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097468v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+                <w:t xml:space="preserve">Spring and summer time ozone and solar ultraviolet radiation variations over Cape Point, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena V Ajti´c Ajti´c</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-129-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157224v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREND-RUN model application of surface temperature and its implications for South African forestry and reforestation using local weather services data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a southern sub-polar short-term ozone variation event using a millimetre-wave radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramanathan Govender</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Pablo Facundo Orte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew K. Moodley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elian Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reforesta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21750/REFOR.7.05.67⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.613-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-613-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275833v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02065404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-sky ultraviolet radiation modelling using output from the Chemistry Climate Model Initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+                <w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-10087-2019⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02265790v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV Radiation in Saint-Denis, La Réunion and Cape Town, South Africa: 10 years Climatology and Human Exposure Assessment at Altitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study on Temporal Variations of Surface Temperature and Rainfall at Conakry Airport, Guinea: 1960–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David J Du Preez</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sultan-Bichat</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10100589⟩</w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), art. 93 (26 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli7070093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378223v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02196177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Temporal Variations of Surface Temperature and Rainfall at Conakry Airport, Guinea: 1960–2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Valentin Bageston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (7), art. 93 (26 p.). </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cli7070093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02196177v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopause region temperature variability and its trend in southern Brazil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet radiation modelling from ground-based and satellite measurements on Reunion Island, southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-301-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-227-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753378v1</w:t>
+                <w:t xml:space="preserve">hal-01575229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet radiation modelling from ground-based and satellite measurements on Reunion Island, southern tropics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesopause region temperature variability and its trend in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus S Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Bageston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattan Roberto Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.227-246. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.301 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-227-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-301-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575229v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on carbon dioxide atmospheric distribution over the Southwest Indian Ocean islands using satellite data: Part 1 – Climatology and seasonal results</w:t>
               </w:r>
@@ -6890,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rakotondraompiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179, pp.569-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7007,51 +7007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Valentin Bageston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Jorge Schuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,90 +7102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and trend in ozone over the southern tropics and subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Mohamed Toihir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7364,459 +7364,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the mesospheric inversion layers over two symmetrical tropical sites: Réunion (20.8° S, 55.5° E) and Mauna Loa (19.5° N, 155.6° W)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatology of Guinea: Study of Climate Variability in N’zerekore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoro Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Boubacar Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoumana Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-35-1177-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634441v1</w:t>
+                <w:t xml:space="preserve">hal-01634369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of Guinea: Study of Climate Variability in N’zerekore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of the TREND RUN model to deduce trends in South African Weather Service (SAWS) atmospheric data: Case study over Addo (33.568°S, 25.692°E) Eastern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Jimmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neutral Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.51 - 58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634369v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Ground-Based and Satellite-Derived Solar UV Index Levels at Six South African Sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vignelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katlego Ncongwane</w:t>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (11), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (24), pp.15019-15036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph14111384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646295v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01545562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Inter-Hemispheric Characteristics of the Tropopause–Stratopause–Mesopause Over Sub-Tropical Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Som Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Vaishnav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chintan Jethva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7896,472 +7883,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the TREND RUN model to deduce trends in South African Weather Service (SAWS) atmospheric data: Case study over Addo (33.568°S, 25.692°E) Eastern Cape, South Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of Ground-Based and Satellite-Derived Solar UV Index Levels at Six South African Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katlego Ncongwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neutral Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14111384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098051v1</w:t>
+                <w:t xml:space="preserve">hal-01646295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Payen</w:t>
+                <w:t xml:space="preserve">Measurements of the total ozone column using a Brewer spectrophotometer and TOMS and OMI satellite instruments over the Southern Space Observatory in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Passaglia Schuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.25 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-35-25-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01545562v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the total ozone column using a Brewer spectrophotometer and TOMS and OMI satellite instruments over the Southern Space Observatory in Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of the mesospheric inversion layers over two symmetrical tropical sites: Réunion (20.8° S, 55.5° E) and Mauna Loa (19.5° N, 155.6° W)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+                <w:t xml:space="preserve">René Tato Loua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35, pp.25 - 37. </w:t>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.1177-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-35-25-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-35-1177-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446925v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Réunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,51 +8425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the middle atmospheric thermal structure and oscillations over sub-tropical regions in the Northern and Southern Hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Som Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8477,51 +8477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chintan Jethva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Vaishnav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8555,51 +8555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on CO variation and trends over South Africa and the Indian Ocean using TES satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakumar K Venkataraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso M Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakumar K Sangeetha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111 (9/10), </w:t>
@@ -8689,103 +8689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total column ozone obtained by the IASI-MetOp satellite with ground-based and OMI satellite observations in the southern tropics and subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -8836,51 +8836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARSAIO Overview: Atmospheric Research in Southern Africa and Indian Ocean: A South Africa – France bilateral collaborative programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Velicogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.301-317. </w:t>
@@ -9091,77 +9091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting gravity wave parameters during the September 2002 Southern Hemisphere major sudden stratospheric warming using a SANAE imaging riometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9208,77 +9208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of a middle atmosphere thermal structure over Durban using a ground-based Rayleigh LIDAR and satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,1338 +9336,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropopause Characteristics and Variability from 11 yr of SHADOZ Observations in the Southern Tropics and Subtropics</w:t>
+                <w:t xml:space="preserve">Rayleigh LIDAR and satellite (HALOE, SABER, CHAMP and COSMIC) measurements of stratosphere-mesosphere temperature over a southern sub-tropical site, Reunion (20.8° S; 55.5° E): climatology and comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2011JAMC2453.1⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.649-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-649-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961639v1</w:t>
+                <w:t xml:space="preserve">hal-00586264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh LIDAR and satellite (HALOE, SABER, CHAMP and COSMIC) measurements of stratosphere-mesosphere temperature over a southern sub-tropical site, Reunion (20.8° S; 55.5° E): climatology and comparison study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of a rapid increase of stratospheric ozone during late austral summer 2008 over Kerguelen (49.4° S, 70.3° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-649-2011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-363-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586264v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a rapid increase of stratospheric ozone during late austral summer 2008 over Kerguelen (49.4° S, 70.3° E)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+                <w:t xml:space="preserve">An evaluation of uncertainties in monitoring middle atmosphere temperatures with the ground-based lidar network in support of space observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+                <w:t xml:space="preserve">W. J. Randel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steinbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-363-2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (5-6), pp.627-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505577v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of uncertainties in monitoring middle atmosphere temperatures with the ground-based lidar network in support of space observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Tropopause Characteristics and Variability from 11 yr of SHADOZ Observations in the Southern Tropics and Subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Steinbrecht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73 (5-6), pp.627-642. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (7), pp.1403--1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2011.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2011JAMC2453.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560268v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability and trends in the UT-LS over a subtropical site: Reunion (20.8° S, 55.5° E)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (17), pp.8563--8574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-8563-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10473-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961638v1</w:t>
+                <w:t xml:space="preserve">hal-00470062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the impact of sudden stratosphere warming in the upper mesosphere-lower thermosphere regions using satellite and HF radar measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climatology and comparison of ozone from ENVISAT/GOMOS and SHADOZ/balloon-sonde observations in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. R. Pillay</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dalaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (7), pp.3397--3404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-3397-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (16), pp.8025-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-8025-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961525v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+                <w:t xml:space="preserve">Midlatitude stratosphere - troposphere exchange as diagnosed by MLS O3 and MOPITT CO assimilated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (21), pp.10473-10488. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 10, pp.2175-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-2175-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470062v1</w:t>
+                <w:t xml:space="preserve">meteo-00461842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology and comparison of ozone from ENVISAT/GOMOS and SHADOZ/balloon-sonde observations in the southern tropics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nocturnal temperature changes over Tropics during CAWSES -III campaign: Comparison with numerical models and satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Jaya Prakash Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-8025-2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (16), pp.1171-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449101v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlatitude stratosphere - troposphere exchange as diagnosed by MLS O3 and MOPITT CO assimilated fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
+                <w:t xml:space="preserve">Temperature variability and trends in the UT-LS over a subtropical site: Reunion (20.8° S, 55.5° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10, pp.2175-2194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-2175-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (17), pp.8563--8574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-8563-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00461842v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal temperature changes over Tropics during CAWSES -III campaign: Comparison with numerical models and satellite data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Marchand</w:t>
+                <w:t xml:space="preserve">Study on the impact of sudden stratosphere warming in the upper mesosphere-lower thermosphere regions using satellite and HF radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. R. Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72 (16), pp.1171-1179. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.3397--3404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2010.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-3397-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509028v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal oscillations of middle atmosphere temperature observed by Rayleigh lidars and their comparisons with TIMED/SABER observations</w:t>
               </w:r>
@@ -10800,51 +10800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of balloon and satellite water vapour measurements in the Southern tropical and subtropical UTLS during the HIBISCUS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10921,51 +10921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar observations of sodium layer over low latitude, Gadanki (13.5° N, 79.2° E): seasonal and nocturnal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10973,51 +10973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bhavani Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (10), pp.3811--3823. </w:t>
@@ -11081,77 +11081,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. V. Charyulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (6), pp.15739-15779. </w:t>
@@ -11202,77 +11202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric ozone climatology and variability over a southern subtropical site: Reunion Island (21° S; 55° E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11319,51 +11319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the 2002 major warming in the southern hemisphere using ground-based and Odin/SMR assimilated data: stratospheric ozone distributions and tropic/mid-latitude exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Klopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11572,722 +11572,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over a low-latitude site (Gadanki, 13.5° N, 79.2° E)</w:t>
+                <w:t xml:space="preserve">Rayleigh lidar observations of double stratopause structure over three different northern hemisphere stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. B. Rao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. N. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (3), pp.823-834</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.6933-6956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330054v1</w:t>
+                <w:t xml:space="preserve">hal-00327995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual stratospheric ozone decrease in the Southern Hemisphere subtropics linked to isentropic air-mass transport as observed over Irene (25.5 S, 28.1 E) in mid-May 2002</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D. Diab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-6-1927-2006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.1020-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083644v2</w:t>
+                <w:t xml:space="preserve">hal-00145015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh lidar observations of double stratopause structure over three different northern hemisphere stations</w:t>
+                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (D19), pp.D19111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327995v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unusual stratospheric ozone decrease in the Southern Hemisphere subtropics linked to isentropic air-mass transport as observed over Irene (25.5 S, 28.1 E) in mid-May 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.1927-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-6-1927-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145015v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
+                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over a low-latitude site (Gadanki, 13.5° N, 79.2° E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.823-834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01894050v1</w:t>
+                <w:t xml:space="preserve">hal-00330054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature climatology and trend estimates in the UTLS region as observed over a southern subtropical site, Durban, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (12), pp.5121-5128. </w:t>
@@ -12338,64 +12338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric temperature monitoring using a vibrational Raman lidar. Part 1: aerosols and ozone interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faduilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12467,103 +12467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier: 2. Numerical simulations with coupled dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (17), pp.D17101. </w:t>
@@ -12614,77 +12614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the tidal variations in a 3-D dynamics-chemistry-transport model of the middle atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12760,77 +12760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12881,90 +12881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13015,103 +13015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale study of a thick stratospheric ozone lamina at the edge of the southern subtropical barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (D6), </w:t>
@@ -13175,51 +13175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseanne Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Prause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13244,103 +13244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of tidal perturbations in the middle atmosphere over Southern Tropics as deduced from LIDAR data analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 64 (18), pp.1979 - 1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13418,103 +13418,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatological analysis of temperature and pluviometry in Guinea 1960-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Tato Loua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoumana Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Conference of the South African Society for Atmospheric Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Durban, South Africa. pp.162-165</w:t>
@@ -13543,77 +13543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory analysis of low-ozone events during spring and summer months over Cape Point, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jean Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caradee y Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13645,687 +13645,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dynamical activity on the inter-annual variability of ozone in the tropics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of summer and spring carbon dioxide vertical and spatial distribution over the Southwest Indian Ocean Islands using TES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xolile Ncipha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Rakotondraompiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-161</w:t>
+              <w:t xml:space="preserve">32nd Annual conference of South African Society for Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01355411v1</w:t>
+                <w:t xml:space="preserve">hal-01447083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of summer and spring carbon dioxide vertical and spatial distribution over the Southwest Indian Ocean Islands using TES data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vignelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual conference of South African Society for Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447083v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vignelles</w:t>
+                <w:t xml:space="preserve">Influence of the dynamical activity on the inter-annual variability of ozone in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03573531v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Reunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ozone Climatology obtained by a combination of MLS/AURA and SHADOZ ozonesondes profiles over southern tropic and subtropic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILRC 27, 27th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766832v1</w:t>
+                <w:t xml:space="preserve">hal-01337344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Climatology obtained by a combination of MLS/AURA and SHADOZ ozonesondes profiles over southern tropic and subtropic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Reunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Langerock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ILRC 27, 27th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337344v1</w:t>
+                <w:t xml:space="preserve">hal-01766832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Isentropic Transport in the Lower Tropical Stratosphere from Laminae Observed in Shadoz Ozone Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Culot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14357,316 +14357,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01190776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREND-RUN model for performing the trend calculation on SAWS (South Africa Weather Service) atmospheric data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jimmy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of South African Society of Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp.90--91</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966645v1</w:t>
+                <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">TREND-RUN model for performing the trend calculation on SAWS (South Africa Weather Service) atmospheric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Jimmy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of South African Society of Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp.90--91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968044v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on CO distribution over South Africa, Madagascar and Reunion Island using Tropospheric Emission Spectrometer (TES) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of South African Society of Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp.100--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14691,77 +14691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14829,77 +14829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropopause characteristics and variability from 11-year SHADOZ observations in the southern tropics and sub-tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDACC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Paul, La, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14918,1118 +14918,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric and stratospheric temperature measurements by vibrational Raman-N2 LiDAR at Reunion Island (20.8°S, 55.5°E)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAIP Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966651v1</w:t>
+                <w:t xml:space="preserve">hal-00968047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968047v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durban Rayleigh LiDAR measurments of stratospheric-mesospheric temperature structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.987--990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of a regression model for trend estimates from ground based atmospheric observations in the Southern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
+              <w:t xml:space="preserve">26th Annual conference of South African Society for Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.7--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115167v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a regression model for trend estimates from ground based atmospheric observations in the Southern Hemisphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tropospheric and stratospheric temperature measurements by vibrational Raman-N2 LiDAR at Reunion Island (20.8°S, 55.5°E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual conference of South African Society for Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.7--8</w:t>
+              <w:t xml:space="preserve">SAIP Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968034v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle atmosphere monitoring and dynamical coupling mechanisms: Ground-based lidar and satellite instruments synergy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on the impact of Sudden Stratospheric warming in the upper mesosphere and lower thermosphere region using satellite and HF radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile B. Malinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-1903-1</w:t>
+              <w:t xml:space="preserve">AOGS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Singapour, Singapore. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113762v1</w:t>
+                <w:t xml:space="preserve">hal-00966649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the impact of Sudden Stratospheric warming in the upper mesosphere and lower thermosphere region using satellite and HF radar measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOGS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Singapour, Singapore. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966649v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Claude</w:t>
+                <w:t xml:space="preserve">D. Moema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">2nd African Laser Centre Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Port Elizabeth, South Africa. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196879v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Moema</w:t>
+                <w:t xml:space="preserve">Middle atmosphere monitoring and dynamical coupling mechanisms: Ground-based lidar and satellite instruments synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sharma</w:t>
+                <w:t xml:space="preserve">B. Funatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bollig</w:t>
+                <w:t xml:space="preserve">Jaya Prakas Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd African Laser Centre Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Port Elizabeth, South Africa. pp.En ligne</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-1903-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966646v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesosphere-Lower Thermosphere (MLT) atmospheric structure, coupling and dynamics using ground-based and satellite instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile B. Malinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16037,51 +16037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadhasivan R. Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd annual conference of South Africa Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Limpopo, South Africa. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16106,77 +16106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16214,90 +16214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa (LARA) : A trilateral research programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Biological applications of Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Cairo, Egypt. pp.En ligne</w:t>
@@ -16339,90 +16339,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR for Atmosphere Research over Africa (LARA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CSIR Bi-annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Pretoria, South Africa. pp.En ligne</w:t>
@@ -16451,103 +16451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric ozone variability and anomalies as derived from ground-based observations over southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
@@ -16570,273 +16570,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of temperature trends and gravity wave characteristics from LiDAR profiles recorded at Reunion Island (20.8°S, 55.5°E) from 1994 to 2007</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa: A trilateral research programme (LARA-TRIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
+              <w:t xml:space="preserve">24th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Boulder, United States. pp.742--745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966653v1</w:t>
+                <w:t xml:space="preserve">hal-00966640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR for atmosphere Research over Africa: A trilateral research programme (LARA-TRIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of temperature trends and gravity wave characteristics from LiDAR profiles recorded at Reunion Island (20.8°S, 55.5°E) from 1994 to 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Boulder, United States. pp.742--745</w:t>
+              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966640v1</w:t>
+                <w:t xml:space="preserve">hal-00966653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-solid non-rigid optics for high-power laser systems</w:t>
               </w:r>
@@ -16874,51 +16874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power Laser Ablation 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Taos, United States. pp.626115, </w:t>
@@ -16956,90 +16956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GOMOS Ozone Profiles Using NDSC Lidar: Statistical Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17081,51 +17081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NDSC Ozone and Temperature LIDAR Algorithm Intercomparison Initiative (A2I): Project Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17366,51 +17366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashokabose Moorgawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boutchiama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17489,90 +17489,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner Anabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17597,103 +17597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17727,90 +17727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison campaign of solar UVR instruments at Réunion Island (21.0°S, 55,5°E) : findings and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17865,90 +17865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Radiation evolution during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMI 2017, Chemistry-Climate Model Initiative Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -17971,307 +17971,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Trend of Total Ozone Column from Brewer Spectrophotometer and Satellite Measurements Over South of Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Mbatha</w:t>
+                <w:t xml:space="preserve">Ultraviolet Radiation modeling from ground based and satellite measurements of Ozone over Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-81-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767054v1</w:t>
+                <w:t xml:space="preserve">insu-01358032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Radiation modeling from ground based and satellite measurements of Ozone over Réunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Lamy</w:t>
+                <w:t xml:space="preserve">Variability and Trend of Total Ozone Column from Brewer Spectrophotometer and Satellite Measurements Over South of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vaz Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Toihir Abdoulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Passaglia Schuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mbatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colette Brogniez</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-81-6</w:t>
+              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01358032v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of moderate volcanic eruptions on the stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18279,51 +18279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vignelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEFE-CHAT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aussois, France</w:t>
@@ -18346,493 +18346,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total ozone variability and trend estimates from ground-based and satellite observations in the southern subtropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous observation of aerosols using the Durban and Reunion lidar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Bongumusa Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Quadrennial Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. Taylor and Francis, Atmosphere-Ocean, 53 (1), Proceedings of the Twenty-Second QOS</w:t>
+              <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732609v1</w:t>
+                <w:t xml:space="preserve">hal-00722444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over Reunion island (20.8°S, 55.5°E): Climatological study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Durban lidar for atmospheric studies : current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkanyiso Mbatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722751v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observation of aerosols using the Durban and Reunion lidar systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nkanyiso Bongumusa Mbatha</w:t>
+                <w:t xml:space="preserve">Lidar observations of middle atmospheric gravity wave activity over Reunion island (20.8°S, 55.5°E): Climatological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Parimisetty Prasanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722444v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban lidar for atmospheric studies : current status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Total ozone variability and trend estimates from ground-based and satellite observations in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoudha Mzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
+              <w:t xml:space="preserve">22nd Quadrennial Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. Taylor and Francis, Atmosphere-Ocean, 53 (1), Proceedings of the Twenty-Second QOS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723307v1</w:t>
+                <w:t xml:space="preserve">hal-00732609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -18987,51 +18987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori de Arruda Moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-195-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05564137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakota Koutoumboga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Bounhir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2026.101977" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Kamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Kumar Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourita Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059170v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Mohamed Toihir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10887-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Forgioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela V M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela N Uhrig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.70149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05090541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Patel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02449-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rivonirina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoarisoa Rakotoniaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-651-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04693456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5201-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04845580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16244687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04890078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.101073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna M De Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas V Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D Bittencourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris K Pinheiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana C Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202320210528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X76670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Neto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rardiles Branches" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03681065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Benkhaldoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lagracie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-265-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdoulwahab Toihir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910475" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jean Du Preez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Yael Wright" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020132" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02570876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Mbatha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050457" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Cadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02917498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Du Preez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Parisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Millar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Y. Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13308" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03027089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02666651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli8060068" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02556377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082867" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02732853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Hoffman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050548" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02455982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Joshi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha B Patel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05124-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab M Toihir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02524557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Shikwambana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pallotta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-395-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02065404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Facundo Orte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Wolfram" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Salvador" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-613-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Du Preez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena V Ajti&#180;c Ajti&#180;c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-129-2019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Jimmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanathan Govender" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Moodley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21750/REFOR.7.05.67" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265790v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10087-2019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02378223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sultan-Bichat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100589" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7070093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S Venturini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Bageston" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Peres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-301-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575229v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-227-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolile Ncipha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rakotondraompiana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.07.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bresciani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jorge Schuch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-405-2018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-381-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-415-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1177-2017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoro Beavogui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Boubacar Barry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Bamba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2017.04.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01646295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlego Ncongwane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14111384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Vaishnav" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintan Jethva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1706-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Passaglia Schuch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toihir Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-25-2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01386387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3293-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Venkataraman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso M Mbatha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Sangeetha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2015/20140174" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1135-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beukes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon van Zyl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kishore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Velicogna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-301-2014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile B. Malinga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-31-1709-2013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivan R. Pillay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/sajs.v108i1/2.612" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JAMC2453.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Parimisetty Prasanth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-649-2011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505577v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-363-2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Randel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2011.01.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961638v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoudha Mz&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8563-2010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961525v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Pillay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3397-2010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dalaudier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8025-2010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00461842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeyman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2175-2010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jaya Prakash Raju" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2010.07.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiankang Dou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyao Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Li Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Xue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011654" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328075v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5299-2009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridharan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhavani Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-3811-2009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Charyulu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-7-15739-2007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2321-2007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sernane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P07-143" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543745v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Michaelis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forbes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Klopper" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330054v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Rao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083644v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Diab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-1927-2006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Rao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328465v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-5121-2006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faduilhe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415299a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKR46LGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068745v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005737" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03527698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2003.11.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13H3RJ2J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01356763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002741" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446957v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Diab" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Prause" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(02)00223-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFTLVCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee y Wright" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355411v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Rakotondraompiana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573531v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337344v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01190776v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimmy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966644v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966651v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968034v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Funatsu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Prakas Raju" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966649v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966646v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesfaye" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moema" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollig" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966650v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966647v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966652v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966653v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966640v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543735v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaelis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nativel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672988" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543532v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michaelis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashokabose Moorgawa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klopper" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edric Mckenzie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482141" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543541v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutchiama" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482146" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098082v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bastien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648231v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01767054v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaz Peres" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mbatha" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337346v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignelles" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732609v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722751v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722444v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Bongumusa Mbatha" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05564137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakota Koutoumboga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Bounhir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2026.101977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori de Arruda Moreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-195-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Kamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Kumar Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourita Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10887-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059170v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Mohamed Toihir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004398" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Forgioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela V M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela N Uhrig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.70149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05090541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Patel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02449-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05331319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rivonirina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoarisoa Rakotoniaina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-651-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04693456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5201-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04845580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16244687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04890078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna M De Souza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas V Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D Bittencourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris K Pinheiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana C Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202320210528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cacilda Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Godinho Dos Reis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X76670" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Som Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.101073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Neto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rardiles Branches" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03681065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Benkhaldoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lagracie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-265-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03544972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdoulwahab Toihir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jean Du Preez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Yael Wright" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02666651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Mbatha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli8060068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02556377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082867" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02917498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Du Preez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Parisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Millar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee Y. Wright" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03027089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223846" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02732853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Hoffman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050548" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02455982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Joshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondapalli Niranjan Kumard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha B Patel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05124-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab M Toihir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111216" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02524557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Shikwambana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pallotta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-395-2020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02570876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Jimmy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanathan Govender" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Moodley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21750/REFOR.7.05.67" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265790v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10087-2019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02378223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Du Preez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sultan-Bichat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100589" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena V Ajti&#180;c Ajti&#180;c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-129-2019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02065404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Facundo Orte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Wolfram" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Salvador" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-613-2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7070093" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575229v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-227-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S Venturini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Bageston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Peres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-301-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolile Ncipha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rakotondraompiana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.07.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bresciani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jorge Schuch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-405-2018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-381-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01753371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-415-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoro Beavogui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Boubacar Barry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Bamba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2017.04.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Vaishnav" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintan Jethva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1706-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01646295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlego Ncongwane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14111384" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Passaglia Schuch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toihir Abdoulwahab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-25-2017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01634441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1177-2017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01386387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3293-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Venkataraman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso M Mbatha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar K Sangeetha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2015/20140174" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1135-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beukes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon van Zyl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kishore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Velicogna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-301-2014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile B. Malinga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-31-1709-2013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivan R. Pillay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/sajs.v108i1/2.612" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Parimisetty Prasanth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-649-2011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-363-2011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560268v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Randel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2011.01.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JAMC2453.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoudha Mz&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dalaudier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8025-2010" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00461842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeyman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2175-2010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jaya Prakash Raju" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2010.07.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961638v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8563-2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Pillay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3397-2010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiankang Dou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyao Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Li Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Xue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011654" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328075v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5299-2009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridharan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhavani Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-3811-2009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Charyulu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-7-15739-2007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2321-2007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sernane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P07-143" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543745v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Michaelis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forbes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Klopper" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Rao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083644v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Diab" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-1927-2006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330054v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Rao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328465v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-6-5121-2006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faduilhe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415299a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKR46LGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068745v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005737" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03527698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2003.11.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13H3RJ2J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01356763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002741" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446957v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Diab" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Prause" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(02)00223-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFTLVCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02097470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caradee y Wright" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Rakotondraompiana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573531v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337344v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01190776v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimmy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966644v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966641v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968034v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966651v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966649v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966646v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesfaye" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moema" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollig" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Funatsu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Prakas Raju" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966650v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966647v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966652v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966640v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543735v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaelis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nativel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672988" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543532v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michaelis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashokabose Moorgawa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klopper" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edric Mckenzie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482141" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543541v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutchiama" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.482146" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02098082v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bastien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648231v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358032v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01767054v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaz Peres" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mbatha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337346v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignelles" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722444v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkanyiso Bongumusa Mbatha" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723307v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722751v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732609v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>