--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -106,317 +106,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoViT: Mixed-Scale Transformer for Perspective Correction in Print-Cam Image Watermarking</w:t>
+                <w:t xml:space="preserve">ReRNet: recursive neural network for enhanced image correction in print-cam watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujerfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Mançour-Billah</w:t>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Douzi</w:t>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Harba</w:t>
+                <w:t xml:space="preserve">Khadija Gourrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.96503-96516. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11591/ijece.v15i1.pp356-364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281394v1</w:t>
+                <w:t xml:space="preserve">hal-05281397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReRNet: recursive neural network for enhanced image correction in print-cam watermarking</w:t>
+                <w:t xml:space="preserve">GeoViT: Mixed-Scale Transformer for Perspective Correction in Print-Cam Image Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujerfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mançour-Billah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Douzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Gourrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.356. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.96503-96516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11591/ijece.v15i1.pp356-364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281397v1</w:t>
+                <w:t xml:space="preserve">hal-05281394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of the Effect of Dimple Insoles on Foot Temperature in Diabetic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aferhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vilcahuaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -506,64 +506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aferhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Bouallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vilcahuaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -627,64 +627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam-Unet: Print-Cam Image Correction for Zero-Bit Fourier Image Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujerfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,421 +725,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Watermarking between Conventional and Learning-Based Techniques: A Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Boujerfaoui</w:t>
+                <w:t xml:space="preserve">Fourier Image Watermarking: Print-Cam Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Gourrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabia Riad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics12010074⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11020266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281314v1</w:t>
+                <w:t xml:space="preserve">hal-05281311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preventive and curative watermarking scheme for an industrial solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Image Watermarking between Conventional and Learning-Based Techniques: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujerfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Riad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Douzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (1), pp.651-679. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-13268-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics12010074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281316v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Image Watermarking: Print-Cam Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A preventive and curative watermarking scheme for an industrial solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Gourrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Ros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.266. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (1), pp.651-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11020266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-13268-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281311v1</w:t>
+                <w:t xml:space="preserve">hal-05281316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wound Size Imaging: Ready for Smart Assessment and Monitoring</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Niri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Castaneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,181 +1281,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for an elementary proof of the Syracuse conjecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Contribution in the Rotor-router model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488755v1</w:t>
+                <w:t xml:space="preserve">hal-04488697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contribution in the Rotor-router model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new method for an elementary proof of the Syracuse conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488697v1</w:t>
+                <w:t xml:space="preserve">hal-04488755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATORICS OF A FRACTAL TILING FAMILY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superpixel-Wise Fully Convolutional Neural Network Approach for Diabetic Foot Ulcer Tissue Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Niri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niri Rania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,64 +1810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Bouallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Douzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2039,77 +2039,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive characterization: By 3D image processing of Moroccan meteorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Bakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujerfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Man&#231;our-Billah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Douzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Gourrame" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v15i1.pp356-364" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aferhane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vilcahuaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Almenar-Arasanz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bouallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106407" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Riad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hajji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13268-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11020266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Niri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/wound.2018.0937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Rania" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Yves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treuillet Sylvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP48289.2020.9145167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bakkas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2011.5945723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujerfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Douzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Gourrame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v15i1.pp356-364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Man&#231;our-Billah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aferhane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vilcahuaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Almenar-Arasanz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bouallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106407" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Riad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11020266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hajji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13268-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Niri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/wound.2018.0937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Rania" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Yves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treuillet Sylvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP48289.2020.9145167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bakkas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2011.5945723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>