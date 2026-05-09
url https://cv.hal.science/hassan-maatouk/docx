--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1474,176 +1474,72 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.1580-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/16-EJS1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1653,155 +1549,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-validation estimations of hyper-parameters of Gaussian processes with inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics 2015: Emerging Patterns committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. pp.38-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la courbe d'actualisation par krigeage sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1830,306 +1726,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Forum des Jeunes mathématicien-‐ne-‐s Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence between Gaussian processes with inequality constraints and constrained splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mascot Num annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01148655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian processes for computer experiments with monotonicity information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCM 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01097039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Gaussian processes with interpolation and inequality constraints - A correspondence with optimal smoothing splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grammont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRF - Sim workshop : Simulation of Gaussian and related Random Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01097010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rejection sampling method for truncated multivariate Gaussian random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2145,51 +2041,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Monte Carlo and Quasi-Monte Carlo Methods in Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01097026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2199,190 +2095,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Processes: from knowledge-informed Machine Learning to optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
+                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCERES LIMOS visit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Clermont -Ferrand, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Linear Models for Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,120 +2293,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Functional and Operatorial Statistics (IWFOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Novara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian processes for computer experiments with monotonicity information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MascotNum Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Zurich, Switzerland. 2p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00960345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,51 +2416,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bayesian Linear Models for a Large Number of Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2587,92 +2483,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germán Aneiros; Enea G. Bongiorno; Aldo Goia; Marie Hušková. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Functional Statistics and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.327-335, 2025, Contributions to Statistics, 978-3-031-92383-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92383-8_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rejection sampling method for truncated multivariate Gaussian random variables restricted to convex sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2682,83 +2578,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Cools and Dirk Nuyens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and Quasi-Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.521-530, 2016, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2768,51 +2664,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive finite-dimensional approximation of constrained Gaussian processes for large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2834,73 +2730,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian linear models for large datasets: Markov chain Monte Carlo or Matheron's update rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2922,73 +2818,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Smoothing and Gaussian Processes with noisy data under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grammont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3010,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3064,114 +2960,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance entre régression par processus Gaussien et splines d'interpolation sous contraintes linéaires de type inégalité. Théorie et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015EMSE0791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3239,51 +3135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DAA27D1"/>
+    <w:nsid w:val="7F9E7524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3470,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hassan-maatouk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0205-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191737860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282857v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2348542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533356v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2055768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096751v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9673-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136466v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-017-9906-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00960345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-33507-0_27" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0791" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hassan-maatouk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0205-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191737860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282857v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2348542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533356v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2055768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096751v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9673-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136466v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-017-9906-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01097026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00960345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-33507-0_27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_27" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>