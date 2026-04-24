--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of New Benzo[ b ]Thiophene‐2‐Carboxamide Derivatives as Advanced Glycation End‐Products Receptor (RAGE) Antagonists</w:t>
+                <w:t xml:space="preserve">A Sequential Iodination–Fluorodeiodination of the Cubane Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bonin</w:t>
+                <w:t xml:space="preserve">Quentin Fevre-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masaki Hosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Depienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hedouin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steve Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.e202500503. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6c00557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417964v1</w:t>
+                <w:t xml:space="preserve">hal-05582548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating di-n-butylcalcium</w:t>
               </w:r>
@@ -368,10468 +368,10602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Experimental and Theoretical Study on the Structural and Spectroscopic Properties of the Piv-Pro- d -Ser-NHMe Peptide</w:t>
+                <w:t xml:space="preserve">Development of New Benzo[ b ]Thiophene‐2‐Carboxamide Derivatives as Advanced Glycation End‐Products Receptor (RAGE) Antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Menant</w:t>
+                <w:t xml:space="preserve">Lisa Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Ophélie Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steve Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c01664⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.e202500503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642421v1</w:t>
+                <w:t xml:space="preserve">hal-05417964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Unlocking Reactivity of Fragments for Fast Target-Guided Synthesis of Carbonic Anhydrase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Puteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Puteaux</w:t>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+                <w:t xml:space="preserve">Lina Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Truong</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (41), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202407888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR and DFT Studies with a Doubly Labelled 15 N/ 6 Li S ‐Trifluoromethyl Sulfoximine Reveal Why a Directed ortho ‐Lithiation Requires an Excess of n ‐BuLi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hédouin</w:t>
+                <w:t xml:space="preserve">A Joint Experimental and Theoretical Study on the Structural and Spectroscopic Properties of the Piv-Pro- d -Ser-NHMe Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hend Besrour</w:t>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (5), pp.e202214106. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202214106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c01664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912827v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR spectroscopy as a unique tool for the quantification of weak interactions between trivalent phosphorus compounds and diphenyliodonium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Besrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (16), pp.4073-4079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3qo00398a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure promoted dearomatization of nitroarenes by [4+2] cycloadditions with silyloxydienes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Batoul Rkein</w:t>
+                <w:t xml:space="preserve">NMR and DFT Studies with a Doubly Labelled 15 N/ 6 Li S ‐Trifluoromethyl Sulfoximine Reveal Why a Directed ortho ‐Lithiation Requires an Excess of n ‐BuLi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coffinier</w:t>
+                <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Powderly</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Besrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Manneveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc04778k⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.e202214106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854290v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding analysis in ytterbium(II) distannyl and related tetryls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure promoted dearomatization of nitroarenes by [4+2] cycloadditions with silyloxydienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Rkein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M Chapple</w:t>
+                <w:t xml:space="preserve">Romain Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cartron</w:t>
+                <w:t xml:space="preserve">Marian Powderly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Maxime Manneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt02355a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (84), pp.11807-11810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc04778k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369223v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(imino)carbazolate lead(II) fluoride and related halides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt01615f⟩</w:t>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.5035-5059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282745v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Bonding analysis in ytterbium(II) distannyl and related tetryls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (40), pp.14273-14284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt02355a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343723v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined Analytical, Experimental and Theoretical Studies on the Formation and Structure of a Copper Dienolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis(imino)carbazolate lead(II) fluoride and related halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courcy</w:t>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Bouauli</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Durandetti</w:t>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (29), pp.7942 - 7950. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (26), pp.9021-9025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01615f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440070v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
+                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Viret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.124059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326084v1</w:t>
+                <w:t xml:space="preserve">hal-03343723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-metal bonded alkaline-earth distannyls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Intertwined Analytical, Experimental and Theoretical Studies on the Formation and Structure of a Copper Dienolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durandetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc00436k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (29), pp.7942 - 7950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245118v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576776v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of effective Li–Li scalar coupling constants: the NMR missing link for alkyllithium aggregates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal-metal bonded alkaline-earth distannyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc06871c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (20), pp.7098-7114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc00436k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440027v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of β-turns by electronic circular dichroism spectroscopy: A coupled molecular dynamics and time-dependent density functional theory computational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate measurement of effective Li–Li scalar coupling constants: the NMR missing link for alkyllithium aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hedouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP05776E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (99), pp.15565 - 15568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc06871c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding mode of Pyridoclax to Myeloid cell leukemia-1 (Mcl-1) revealed by Nuclear Magnetic Resonance Spectroscopy, Docking and Molecular Dynamics Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of β-turns by electronic circular dichroism spectroscopy: A coupled molecular dynamics and time-dependent density functional theory computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Andrea Bonvicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Denis</w:t>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2019.1680434⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.1611-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP05776E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330946v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Direct Evidence of an ortho -Lithiated Aryloxetane: Solid and Solution Structure, and Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding mode of Pyridoclax to Myeloid cell leukemia-1 (Mcl-1) revealed by Nuclear Magnetic Resonance Spectroscopy, Docking and Molecular Dynamics Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Perna</w:t>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Falcicchio</w:t>
+                <w:t xml:space="preserve">M. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Salomone</w:t>
+                <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Rizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5549-5556. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, (in press). </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2019.1680434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294014v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+                <w:t xml:space="preserve">First Direct Evidence of an ortho -Lithiated Aryloxetane: Solid and Solution Structure, and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lafite</w:t>
+                <w:t xml:space="preserve">Filippo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Marroun</w:t>
+                <w:t xml:space="preserve">Aurelia Falcicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Antonio Salomone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Marques</w:t>
+                <w:t xml:space="preserve">Rosanna Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5549-5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330966v1</w:t>
+                <w:t xml:space="preserve">hal-02294014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomatization of 3‐Nitroindoles with Highly γ‐Functionalized Allenoates in Formal (3+2) Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Birbaum</w:t>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gillard</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+                <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (60), pp.13688-13693. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330833v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in NMR: Aggregation, Solvation, and Dynamics of Selected Organolithium Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dearomatization of 3‐Nitroindoles with Highly γ‐Functionalized Allenoates in Formal (3+2) Cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Birbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610162⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13688-13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024522v1</w:t>
+                <w:t xml:space="preserve">hal-02330833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting absorption and electronic circular dichroism spectra of cholesterol in solution: A joint experimental and theoretical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Sauvonnet</w:t>
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp07713k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024476v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in NMR: Aggregation, Solvation, and Dynamics of Selected Organolithium Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (18), pp.3603-3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gembus</w:t>
+                <w:t xml:space="preserve">Revisiting absorption and electronic circular dichroism spectra of cholesterol in solution: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonvicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">D. Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">N. Sauvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.5274-5284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp07713k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of functionalized vinyl ethers from allyl bromides activated by triethylamine</w:t>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Arfaoui</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Saâdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammouda Chebbi</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (6), pp.705-713. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2017.1420801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019141v1</w:t>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Identification of Aryl and Alkyl Gem-Dilithium Phosphido-Boranes: A Boost to the Chemistry of Phosphandiides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Guang</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Duwald</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Lakhdar</w:t>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (26), pp.6717-6721. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201800742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850334v1</w:t>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of functionalized vinyl ethers from allyl bromides activated by triethylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Alix</w:t>
+                <w:t xml:space="preserve">Aïcha Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Fatma Saâdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouda Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (6), pp.705-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2017.1420801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+                <w:t xml:space="preserve">hal-02019141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical constituents from the seeds of Calycotome villosa subsp. intermedia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Identification of Aryl and Alkyl Gem-Dilithium Phosphido-Boranes: A Boost to the Chemistry of Phosphandiides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane El Hajaji</w:t>
+                <w:t xml:space="preserve">Jie Guang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim El Bali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Romain Duwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (S2), pp.S3580-S3583. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (26), pp.6717-6721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046274v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined 1 H/ 6 Li NMR DOSY Strategy Finally Uncovers the Structure of Isopropyllithium in THF</w:t>
+                <w:t xml:space="preserve">Phytochemical constituents from the seeds of Calycotome villosa subsp. intermedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+                <w:t xml:space="preserve">Aouicha Elkhamlichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Antri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Hajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim El Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702990⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (S2), pp.S3580-S3583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019154v1</w:t>
+                <w:t xml:space="preserve">hal-02046274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D 7 Li Ultrafast CT-COSY: a new tool for the rapid measurement of tiny homonuclear lithium scalar couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Combined 1 H/ 6 Li NMR DOSY Strategy Finally Uncovers the Structure of Isopropyllithium in THF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc08744b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (51), pp.12475-12479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019169v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Cyclisation of α-Halo Aluminium Acetals: A Mechanistic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D 7 Li Ultrafast CT-COSY: a new tool for the rapid measurement of tiny homonuclear lithium scalar couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Beneteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504780⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08744b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046185v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Montaut</w:t>
+                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (26), pp.6252-6261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ob01003b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Dideoxy-tetrafluorinated Hexoses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical Cyclisation of α-Halo Aluminium Acetals: A Mechanistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Golten</w:t>
+                <w:t xml:space="preserve">A. Boussonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Q. Fontenelle</w:t>
+                <w:t xml:space="preserve">J.-C. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.S. Timofte</w:t>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bailac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Light</w:t>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00302⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (14), pp.4809-4824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046210v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Dideoxy-tetrafluorinated Hexoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Golten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Berini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">C.Q. Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Levacher</w:t>
+                <w:t xml:space="preserve">R.S. Timofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bailac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (11), pp.4434-4453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046141v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Alkynylation of Aldehydes by Mixed Aggregates of 3-Aminopyrrolidine Lithium Amides and Lithium Acetylides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02019204v1</w:t>
+                <w:t xml:space="preserve">hal-02046141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Alkynylation of Aldehydes by Mixed Aggregates of 3-Aminopyrrolidine Lithium Amides and Lithium Acetylides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (10), pp.1932-1941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 34 (18), pp.4441-4450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019285v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.1932-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01107933v1</w:t>
+                <w:t xml:space="preserve">hal-02019285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing solvent effects on mixed aggregates associating a chiral lithium amide and n-BuLi by NMR: from structure to reactivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT01156B⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144757v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycine-modified polyamidoamine dendrimers: synthesis and structural characterization using nuclear magnetic resonance, ion-mobility mass spectrometry and capillary electrophoresis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. Lange</w:t>
+                <w:t xml:space="preserve">Probing solvent effects on mixed aggregates associating a chiral lithium amide and n-BuLi by NMR: from structure to reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Christopher Grossel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.1744-1753. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (38), pp.14219-14228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA43939A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01156B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016931v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H Pure Shift DOSY: a handy tool to evaluate the aggregation and solvation of organolithium derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycine-modified polyamidoamine dendrimers: synthesis and structural characterization using nuclear magnetic resonance, ion-mobility mass spectrometry and capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cossoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+                <w:t xml:space="preserve">Emma-Dune Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Christopher Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC00111G⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.1744-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43939A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019298v1</w:t>
+                <w:t xml:space="preserve">hal-01016931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control of abiotic α-helical foldamers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">1 H Pure Shift DOSY: a handy tool to evaluate the aggregation and solvation of organolithium derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">E. Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (10), pp.2671-2680. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (31), pp.4073-4075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci400365y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC00111G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918423v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Mixed Aggregates between a Chiral Lithium Amide and Phenyllithium or Vinyllithium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformation control of abiotic α-helical foldamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om300352p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (10), pp.2671-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci400365y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015955v1</w:t>
+                <w:t xml:space="preserve">hal-00918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the Mixed Aggregates between a Chiral Lithium Amide and Phenyllithium or Vinyllithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (13), pp.4801-4809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300352p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996400v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on pyrrolidinones. Reaction of pyroglutamic acid and vinylogues with aromatics in Eaton's reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Hijfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (4), pp.1109-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new linear poly(phenylpyridyl) chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sebaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.12.074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01015920v1</w:t>
+                <w:t xml:space="preserve">hal-00996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph2P(BH3)Li: from ditopicity to dual reactivity.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+                <w:t xml:space="preserve">Synthesis of new linear poly(phenylpyridyl) chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Mordini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (7), pp.1910-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.12.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja201760c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991604v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First substoichiometric version of the catalytic enantioselective addition of an alkyllithium to an aldehyde.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structural characterization of a liquid polyisoprene bearing amidoxime end groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Busko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc13513a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.2265-2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-011-9640-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991609v1</w:t>
+                <w:t xml:space="preserve">hal-02326486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of a liquid polyisoprene bearing amidoxime end groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The conformation of tetrafluorinated methyl galactoside anomers: crystallographic and NMR studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Golten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Light</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (9), pp.1129-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-011-9640-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02326486v1</w:t>
+                <w:t xml:space="preserve">hal-00991612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformation of tetrafluorinated methyl galactoside anomers: crystallographic and NMR studies.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ph2P(BH3)Li: from ditopicity to dual reactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Barozzino Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (16), pp.6472-6480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja201760c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00991612v1</w:t>
+                <w:t xml:space="preserve">hal-00991604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of a ternary complex reagent of lithium ester enolate, chiral diether, and lithium diisopropylamide in an asymmetric Michael reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First substoichiometric version of the catalytic enantioselective addition of an alkyllithium to an aldehyde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maddaluno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tomioka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (35), pp.9915-9917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc13513a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.01.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01018385v1</w:t>
+                <w:t xml:space="preserve">hal-00991609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeLi + LiCl in THF: one heterodimer and no tetramers.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdussalam Sughir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo101282m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68 (1-2), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991692v1</w:t>
+                <w:t xml:space="preserve">hal-01018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">MeLi + LiCl in THF: one heterodimer and no tetramers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (17), pp.5976-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo101282m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01018540v1</w:t>
+                <w:t xml:space="preserve">hal-00991692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Conjugate Addition of a Lithium Ester Enolate Catalyzed by Chiral Lithium Amides: A Possible Intermediate Characterized</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR studies of a ternary complex reagent of lithium ester enolate, chiral diether, and lithium diisopropylamide in an asymmetric Michael reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Yasumoto Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorinobu Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tomioka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol900275y⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (13), pp.2470-2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357660v1</w:t>
+                <w:t xml:space="preserve">hal-01018385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Conjugate Addition of a Lithium Ester Enolate Catalyzed by Chiral Lithium Amides: A Possible Intermediate Characterized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.1907-1910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol900275y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564911v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the in vitro degradation of poly(ethyl glyoxylate)</w:t>
+                <w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamine Belloncle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nabila Oukli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafa Chafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Bunel</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.03.004⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326435v1</w:t>
+                <w:t xml:space="preserve">hal-02564911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity relationships of urotensin II and URP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the in vitro degradation of poly(ethyl glyoxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubessy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamine Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2007.08.014⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (6), pp.1151-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972605v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of urotensin-II receptor extracellular loop III and characterization of its interaction with urotensin-II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–activity relationships of urotensin II and URP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (5), pp.700-710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.658-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2007.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352152v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural features of Spondias purpurea gum exudate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution structure of urotensin-II receptor extracellular loop III and characterization of its interaction with urotensin-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bozo de González</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.700-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.06.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352021v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Detrimental Effect of Lithium Halides on an Enantioselective Nucleophilic Alkylation of Aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New structural features of Spondias purpurea gum exudate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paté</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">G. León de Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bozo de González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fressigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo071160x⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (7), pp.1310-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357639v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of New Pharmacophores for Nonpeptide Antagonists of Human Urotensin-II. Comparison with the 3D-structure of Human Urotensin-II and URP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (2), pp.602-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ci6003948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Aminopyrrolidine lithium amides as chiral ligands for alkyllithium derivatives: Synthesis, NMR analysis, and computational study of their mixed aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Origin of the Detrimental Effect of Lithium Halides on an Enantioselective Nucleophilic Alkylation of Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1351/pac200678020321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (18), pp.6982-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo071160x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357634v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbora Baumlová</w:t>
+                <w:t xml:space="preserve">3-Aminopyrrolidine lithium amides as chiral ligands for alkyllithium derivatives: Synthesis, NMR analysis, and computational study of their mixed aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Baran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Valnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (2), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac200678020321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02564930v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis ofcis 5-tert-butyl-L-proline via cuprate. Evaluation as acis proline mimetic in a biological active octapeptide</w:t>
+                <w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Aubry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Štefan Marchalín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Baumlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (2), pp.154-160. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (24), pp.9114-9127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960646v1</w:t>
+                <w:t xml:space="preserve">hal-02564930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of urotensin-II receptor structural domains involved in the recognition of U-II, URP, and urantide.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New synthesis ofcis 5-tert-butyl-L-proline via cuprate. Evaluation as acis proline mimetic in a biological active octapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Milazzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Davoust</w:t>
+                <w:t xml:space="preserve">Guillaume Dutheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi060190b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00820020v1</w:t>
+                <w:t xml:space="preserve">hal-01960646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aryldithioethyloxycarbonyl(Ardec) : a new family of aminoe protecting groups removable under mild reducing conditions and their applications to peptide synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.3655-3671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02564933v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryldithioethyloxycarbonyl (Ardec): A New Family of Amine Protecting Groups Removable under Mild Reducing Conditions and Their Applications to Peptide Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Characterization of urotensin-II receptor structural domains involved in the recognition of U-II, URP, and urantide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Massonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Isabelle Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Daniel Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (13), pp.3655-3671. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (19), pp.5993-6002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200501538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi060190b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962803v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00820020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryldithioethyloxycarbonyl(Ardec) : a new family of aminoe protecting groups removable under mild reducing conditions and their applications to peptide synthesis.</w:t>
+                <w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lapeyre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Abdulkareem Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (26), pp.6398-6404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023718v1</w:t>
+                <w:t xml:space="preserve">hal-02564933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sythesis of cis 5-tert-butyl-L-proline via cuprate. Evaluation as a cis proline mimetic in a biological active octapeptide.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aryldithioethyloxycarbonyl (Ardec): A New Family of Amine Protecting Groups Removable under Mild Reducing Conditions and Their Applications to Peptide Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milaine Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (13), pp.3655-3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200501538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023722v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effects on the mixed aggregates of chiral 3-aminopyrrolidine lithium amides and alkyllithiums</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New sythesis of cis 5-tert-butyl-L-proline via cuprate. Evaluation as a cis proline mimetic in a biological active octapeptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12(2), pp.154-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357618v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies on 26RFa, a novel human RFamide-related peptide with orexigenic activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Solvent effects on the mixed aggregates of chiral 3-aminopyrrolidine lithium amides and alkyllithiums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2005.01.006⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (13), pp.3325-3334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974257v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural studies on 26RFa, a novel human RFamide-related peptide with orexigenic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Križ</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Romain Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564945v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity relationships and structural conformation of a novel urotensin II-related peptide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boularan</w:t>
+                <w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefan Marchalín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+                <w:t xml:space="preserve">Katarína Cvopová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Križ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2004.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (12), pp.4227-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960815v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective access and full characterization of mono-acidic permethylated β-cyclodextrin derivatives and their methyl esters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Structure–activity relationships and structural conformation of a novel urotensin II-related peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Peulon-Agasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Cédric Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Marsais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (10), pp.1819-1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2004.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00446-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936109v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological testing of 3-phenyloctahydro-pyrimido[1,2- a ]- s -triazine derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective access and full characterization of mono-acidic permethylated β-cyclodextrin derivatives and their methyl esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Lucry</w:t>
+                <w:t xml:space="preserve">Valérie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Enoma</w:t>
+                <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Estour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Combret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570390410⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (15), pp.2259-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00446-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375741v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NMR and Theoretical Study of the Aggregates between Alkyllithium and Chiral Lithium Amides: Control of the Topology through a Single Asymmetric Center</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fressigné</w:t>
+                <w:t xml:space="preserve">Synthesis and biological testing of 3-phenyloctahydro-pyrimido[1,2- a ]- s -triazine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Lucry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Enoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Giessner-Prettre</w:t>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja016945d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (4), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570390410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357615v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the three isomeric mono-2-, 3-, or 6-hydroxy permethylated β-cyclodextrins and unambiguous high field NMR characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">A NMR and Theoretical Study of the Aggregates between Alkyllithium and Chiral Lithium Amides: Control of the Topology through a Single Asymmetric Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fressigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Giessner-Prettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (51), pp.15267-15279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja016945d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(00)00499-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936487v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, conformational analysis and biological activity of cyclic analogs of the octadecaneuropeptide ODN. Design of a potent endozepine antagonist.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Chiral recognition of binaphthyl derivatives: A chiral recognition model on the basis of chromatography, spectroscopy, and molecular mechanistic calculations for the enantioseparation of 1,1?-binaphthyl derivatives on cholic acid-bonded stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaton-Chanvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Y. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vaudry</w:t>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 268 (23), pp.6045-6057. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (10), pp.668-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.0014-2956.2001.02533.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.10053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972542v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral recognition of binaphthyl derivatives: A chiral recognition model on the basis of chromatography, spectroscopy, and molecular mechanistic calculations for the enantioseparation of 1,1?-binaphthyl derivatives on cholic acid-bonded stationary phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis of the three isomeric mono-2-, 3-, or 6-hydroxy permethylated β-cyclodextrins and unambiguous high field NMR characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Combret</w:t>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.10053⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (1), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(00)00499-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936474v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis, conformational analysis and biological activity of cyclic analogs of the octadecaneuropeptide ODN. Design of a potent endozepine antagonist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (23), pp.6045-6057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0014-2956.2001.02533.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse et activité biologique d’analogues de l’octadécaneuropeptide (ODN), ligand endogène potentiel des récepteurs des benzodiazépines. Etudes des relations structure-activité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10839,3230 +10973,3230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for accessing Alkyl and Arylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry between France and Romania - CoFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glwadys Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical performance of the gradient-based tone reservation PAPR reduction algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Helard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.9253428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid state NMR applied to enzyme/substrate/inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for sustainable global development (POLY-CHAR, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Katmandou, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RMN : un excellent outil pour la caractérisation structurale et dynamique des agrégats organolithiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New insight in the structural characterization of turns in peptides: determination of NMR discriminatory parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de chimie de coordination (UPR 8241), Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Naples workshop on bioactive peptides (16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389404v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the structural characterization of turns in peptides: determination of NMR discriminatory parameters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La RMN : un excellent outil pour la caractérisation structurale et dynamique des agrégats organolithiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naples workshop on bioactive peptides (16, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de chimie de coordination (UPR 8241), Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381233v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium compounds: Probing aggregation, solvation and dynamic by combining NMR and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Metal Chemistry Symposium (1, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organolithium Chemistry: the end of black box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude par RMN et modélisation moléculaire de l’interaction entre la protéine Mcl-1, impliquée dans l’apoptose, et de potentiels inhibiteurs (application au traitement des cancers de l’ovaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Fogliazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French and german magnetic resonance societies (FGMR) - Annual discussion meeting (39, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385210v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR: An excellent tool for structural and dynamic characterization of organics and bioorganics compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Organolithium Chemistry: the end of black box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Janssen, Jan 2017, Val-de-Reuil, France</w:t>
+              <w:t xml:space="preserve">French and german magnetic resonance societies (FGMR) - Annual discussion meeting (39, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388971v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par RMN et modélisation moléculaire de l’interaction entre la protéine Mcl-1, impliquée dans l’apoptose, et de potentiels inhibiteurs (application au traitement des cancers de l’ovaire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR: An excellent tool for structural and dynamic characterization of organics and bioorganics compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Janssen, Jan 2017, Val-de-Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548316v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of glycosylated amino-acid derivatives: desulfoglycosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European peptide symposium (EPS, 34, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany. pp.180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psc.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RMN : un excellent outil pour l´analyse structurale et dynamique des composés organiques et bioorganiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oril Industrie, Jun 2016, Bolbec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new design bio-based polyamide by solvent free MALDI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Dune Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desorption 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and Mass spectrometry study of PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Separation and Characterization of Natural and Synthetic Macromolecules (SCM, 6, 2013))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of NMR and Mass Spectrometry experiments to analyse PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco-allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de chimie organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548237v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
+              <w:t xml:space="preserve">Journées de chimie organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548365v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548391v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548252v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Phenylpyridyl Garlands as Non-Peptidic Alpha Helix Mimics and Potential Protein-Protein Interactions Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences européennes du Groupement des pharmacochimistes de l'Arc Atlantique (GP2A, 20, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News and Convergent Approaches to Regioisomers of the Bioactive Natural Product Luotonin. Synthesis of Isoluotonin and its Substituted Homologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilarion Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives using CIDR Methodology. A Facile Access to New Chiral Tricyclic Thiolactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Marchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 7, 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CIDR Strategy to Resolve 2-Formyl-1,4-DHP Derivatives. Access to New Chiral Thiolactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Marchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH, 3, 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHPs Derivatives using CIDR Methodology. A Facile Access to New Chiral Bicyclic Thiolactam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Marchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarína Cvopová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14072,51 +14206,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di(n-Butyl)calcium: Synthesis and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14125,3918 +14259,3918 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Organometallic Chemistry (EuCOMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Way to Dibutylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry between France and Romania - CoFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant immunity: metabolomic characterization of pea and faba bean root exudates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of turns in proteins and peptides: new NMR discriminatory parameters by molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 21, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization of the interaction between Mcl-1 and Pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Resonance in Biological Systems (ICMRBS, 28, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural analyses of urotensinergic peptides by CD spectroscopy, solution NMR and molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riham Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 14, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization of the interaction between Mcl-1 and Pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 14, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization of the interaction between Mcl-1 and Pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR: A tool for Biology (10, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Characterization of the interaction between Mcl-1 and alpha helix foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization of the interaction between Mcl-1 and Pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 12, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 7Li-7Li UF-CT-COSY: A new tool for small lithium scalar couplings measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carbanion Chemistry (ISCC, 11, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization of the interaction between Mcl-1 and Pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM binational Franco-Portugais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the mode of interaction between Mcl-1 and its oligopyridine based foldameric inhibitors: a coupled molecular modeling-NMR perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfacing Chemical Biology and Drug Discovery (RICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Multiplied GSERF and GETSERF experiments for measuring small nJH-H and nJF-H scalar coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 11, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ASAP-IM/MS(/MS) technique for the characterization of PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Mass Spectrometry (ASM) Conference on mass spectrometry and allied topics (62, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Baltimore (MD), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of new design bio-based polyamide by solvent free MALDI MS and MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Dune Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Désilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 12, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of new NMR methods for structural characterization of organolithium compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco-allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Elucidation of mixed aggregates: Pure shift proton diffusion-ordered NMR spectroscopy (DOSY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carbanion Chemistry (ISCC, 10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Structure Elucidation of mixed aggregats: Pure shift proton diffusion-ordered NMR spectroscopy (DOSY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 11, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548651v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Elucidation of mixed aggregats: Pure shift proton diffusion-ordered NMR spectroscopy (DOSY)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 11, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548652v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of diverse alkyllithium/lithium-alkolate mixed aggregats using diffusion NMR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of selective or quantitative NMR experiments for the characterization of poly(ether ketone ketone)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Resonance in Biological Systems (ICMRBS, 25, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenylPyridyl Scaffolds as Potent PPI Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs (18, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomères (hétéro)aromatiques, perturbateurs des interactions protéine-protéine : application à la recherche d’inhibiteurs des protéines anti-apoptotiques de la famille Bcl-2 pour le traitement des cancers de l’ovaire chimiorésistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO, 4, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mixed linear phenylpyridyl garlands as alpha helix mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 25, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18046,265 +18180,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationships and structural conformation of a novel urotensin II-related peptide. Peptides 2004. Proceedings of the 3rd International and 28th European Symposium, pp 804-805</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship of rat octadecaneuropeptide: importance of the leucine residues. Peptides 2002, Proceedings of the 27th European Peptide Symposium, pp 544-545</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18314,402 +18448,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Advances in Structural Lithium Chemistry: Diffusion-Ordered Spectroscopy and Solid-State NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium compounds in organic synthesis : from fundamentals to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag, pp.85-122, 2014, 978-3-527-33343-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527667512.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Lithium Amide/Alkyllithium Interactions: Mixed Dimers and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Barozzino-Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organo-di-metallic compounds (or reagents) : synergistic effects and synthetic applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.43-61, 2014, Topics in Organometallic Chemistry, 978-3-319-08427-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3418_2014_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis of cis 5-tert-butyl-L-proline, a cis proline mimetic, insertion in an octapeptide and NMR study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dutheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides 2004, Proceedings of the 3rd International and 28th European Peptide Symposium, pp 892-893</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId514"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18856,51 +18990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hedouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500503" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c01664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puteaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00398a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coffinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04778k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouauli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100596" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc06871c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07713k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#226;di" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Chebbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2017.1420801" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouicha Elkhamlichi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Antri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hajaji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Bali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702990" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00647" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144757v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01156B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christopher Grossel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43939A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300352p" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.080" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCLN8FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino Consiglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201760c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13513a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grishchenko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Busko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-011-9640-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7ZH315P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018385v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumoto Yamamoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorinobu Yasuda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tomioka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.01.072" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV65M93G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900275y" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Belloncle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.03.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWKM74-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le&#243;n de Pinto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozo de Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R5F4DKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357639v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo071160x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJF2H6N1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Valnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corruble" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200678020321" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aubry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.690" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JPN4BHH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaine Lapeyre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501538" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13NTGKXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023718v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023722v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desjardins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.095" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZFT5JQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936109v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00446-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM09N64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lucry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Enoma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#233;nager" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390410" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2B4Z11D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja016945d" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M57694Q4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936487v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cousin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Combret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(00)00499-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JNQ64JR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972542v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leprince" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaudry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02533.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaton-Chanvrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10053" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4TT8F1R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bouron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauch&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103338v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Helard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nasser" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253428" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382165v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385210v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388971v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390440v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05480528v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03529908v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fortier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemyre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ancelin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972573v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019373v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2014_75" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945677v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fevre-Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hosaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hedouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6c00557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lancel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puteaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c01664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo00398a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coffinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04778k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courcy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouauli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc06871c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desma&#235;le" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07713k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019141v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#226;di" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Chebbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fressign&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2017.1420801" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800742" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouicha Elkhamlichi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Antri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hajaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Bali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702990" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00647" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01156B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christopher Grossel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43939A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300352p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.080" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCLN8FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grishchenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Busko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-011-9640-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7ZH315P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino Consiglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201760c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13513a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumoto Yamamoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorinobu Yasuda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tomioka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.01.072" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV65M93G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357660v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900275y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Belloncle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.03.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWKM74-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352021v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le&#243;n de Pinto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozo de Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R5F4DKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357639v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo071160x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJF2H6N1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Valnot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corruble" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200678020321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aubry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.690" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JPN4BHH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962803v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaine Lapeyre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501538" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13NTGKXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357618v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desjardins" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.095" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZFT5JQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936109v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00446-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM09N64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375741v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lucry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Enoma" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#233;nager" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafont" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390410" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2B4Z11D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja016945d" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M57694Q4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaton-Chanvrier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10053" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4TT8F1R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936487v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cousin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Combret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(00)00499-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JNQ64JR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972542v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leprince" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaudry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02533.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972565v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bouron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauch&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103338v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Helard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nasser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253428" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389404v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385210v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388971v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024982v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.618" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390440v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05480528v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03529908v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fortier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemyre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ancelin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972573v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019373v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2014_75" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945677v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>